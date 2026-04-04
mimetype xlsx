--- v0 (2025-12-14)
+++ v1 (2026-04-04)
@@ -17,2616 +17,2616 @@
   <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" />
   <Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" />
   <Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" />
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Tablib Dataset" r:id="rId1" sheetId="1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="856">
   <si>
+    <t>Por el que se reforman el Artículo 28, el primer párrafo del Artículo 30 y el Artículo 31, y se deroga el Artículo 33, todos de la Ley de Participación Ciudadana del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública del Instituto Estatal para la Educación de Jóvenes y Adultos, Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171213128.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-08-13-352.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba el informe de resultados de la revisión y fiscalización superior de la cuenta pública del Sistema para el Desarrollo Integral de la Familia del Municipio de Solidaridad, ejercicio fiscal 2016.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, adicionan y derogan diversas disposiciones de la Ley de la Juventud del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>2017-09-22</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-06-26-342.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública de la Universidad del Caribe, Ejercicio Fiscal 2016</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-07-183.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-29-243.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Municipio de Puerto Morelos, del Estado de Quintana Roo, para el Ejercicio Fiscal 2017.</t>
+  </si>
+  <si>
+    <t>2020-01-16</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública de la Universidad Intercultural Maya de Quintana Roo, ejercicio fiscal 2015.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-05-13-323.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171206140.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública de la Universidad Intercultural Maya de Quintana Roo, Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>Por el  que se designa al L.C.C. Manuel Palacios Herrera, como titular de la Auditoría Superior del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el Artículo 19 de la Constitución Política de los Estados Unidos Mexicanos, en materia de prisión preventiva oficiosa.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman el Artículo 22 y la fracción XXX del Artículo 73 de la Constitución Política de los Estados Unidos Mexicanos, en materia de extinción de dominio.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-03-21-158.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171213127.pdf</t>
+  </si>
+  <si>
+    <t>2018-01-16</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones de la Ley de Protección Civil del Estado de Quintana Roo, de la Ley de Educación del Estado de Quintana Roo y de la Ley de Infraestructura Física Educativa del Estado de Quintana Roo, en materia de Protección Civil Escolar.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-03-21-161.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la Honorable XV Legislatura del Estado, autoriza al Poder Ejecutivo del Estado Libre y Soberano de Quintana Roo, por conducto del Titular de la Secretaría de Finanzas y Planeación del Estado de Quintana Roo, a renegociar, reestructurar, refinanciar, cancelar y/o terminar todas o algunas de las operaciones financieras de cobertura y/o derivados que a la fecha del presente decreto se encuentre vigentes; en términos de lo que se establece en el presente decreto.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-28-225.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-28-217.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se declara patrimonio cultural tangible del Estado, en la modalidad de zona protegida, a la comunidad de Tihosuco, del Municipio de Felipe Carrillo Puerto, del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública del Instituto de Infraestructura Física Educativa del Estado de Quintana Roo, Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-12-28-291.pdf</t>
+  </si>
+  <si>
+    <t>por el que se adiciona el Artículo 10 bis y se reforma el párrafo quinto del Artículo 58 sexies, ambos de la Ley de la Fiscalía General del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>2018-07-06</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones de la Ley del Impuesto sobre Nóminas del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, adicionan y derogan diversas disposiciones de la Ley Orgánica de la Administración Pública del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se adiciona el capítulo VII denominado “ciberacoso sexual” que contiene el artículo 130 quinquies dentro del título cuarto denominado “delitos contra la libertad y seguridad sexual” en la sección primera del libro segundo; y se reforma el numeral del capítulo VII denominado “disposiciones comunes de este título” para quedar como capítulo VIII dentro del título cuarto de la sección primera del libro segundo, todos del Código Penal para el Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171215136.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado Libre y Soberano de Quintana Roo, aprueba el informe de resultados de la revisión y fiscalización superior de la Cuenta Pública del Instituto Municipal de la Mujer de Benito Juárez, Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el primer párrafo y se deroga la fracción I, ambos del artículo 207-O de la Ley de Hacienda del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Municipio de Solidaridad, del Estado de Quintana Roo, para el ejercicio fiscal 2018.</t>
+  </si>
+  <si>
+    <t>Por el que se adiciona el capítulo XXIX denominado “de los derechos de saneamiento ambiental que realice el Municipio”, dentro del título tercero denominado “de los derechos”, el cual comprende los artículos 132 bis, 132 ter, 132 quater y 132 quinquies, todos de la Ley de Hacienda del Municipio de Solidaridad, del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, adicionan y derogan diversas disposiciones del Código Civil para el Estado de Quintana Roo y del Código de Procedimientos Civiles para el Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Municipio de Felipe Carrillo Puerto, del Estado de Quintana Roo, para el ejercicio fiscal 2018.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-12-28-306.pdf</t>
+  </si>
+  <si>
+    <t>2017-03-16</t>
+  </si>
+  <si>
+    <t>Por el que se reforma la Fracción XX del Artículo 10 y el Articulo 31; y se adiciona una Fracción X bis al Artículo 4 y la Fracción XXI al artículo 10, todos de la Ley de Protección y Fomento Apícola del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171011107.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-29-245.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-23-204.pdf</t>
+  </si>
+  <si>
+    <t>2018-08-16</t>
+  </si>
+  <si>
+    <t>Por el que se instituye cada año “Noviembre, mes del Servicio Público en el Estado de Quintana Roo”.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec032/E1520161206032.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171016108.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-23-208.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado Libre y Soberano de Quintana Roo, aprueba el informe de resultandos de la revisión y fiscalización superior de la Cuenta Pública del H. Ayuntamiento de Othón P. Blanco, ejercicio fiscal 2016.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec009/E1520161025009.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, se derogan y se adicionan diversas disposiciones de la Ley del Impuesto sobre Nóminas del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2PO/dec056/E1520170425056.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171215133.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec016/E1520161117016.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Municipio de Lázaro Cardenas, del Estado de Quintana Roo, para el ejercicio fiscal 2018.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-29-233.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se instituye inscribir con letras doradas el muro de honor del Recinto Oficial del Poder Legislativo del Estado Libre y Soberano de Quintana Roo, los nombres del primer mártir de la guerra social maya Manuel Antonio Ay y de los ilustres ciudadanos José María Barrera y Rafael E. Melgar.</t>
+  </si>
+  <si>
+    <t>Por el que la Honorable XV Legislatura del Estado Libre y Soberano de Quintana Roo, ratifican las concesiones otorgadas por el Honorable Ayuntamiento del Municipio de Solidaridad, Quintana Roo, 2016-2018, para el aprovechamiento o explotación de 39 locales comerciales y uno administrativo que se edificaran en el denominado mercado de la Diez, ubicado en la 10 avenida norte entre calle 6 norte y 6 norte bis, de la Ciudad de Playa del Carmen Municipio de Solidaridad, Quintana Roo, por un periodo de diez años, en términos de lo dispuesto por el Artículo 167 de la Ley de los Municipios del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171215144.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec019/E1520161129019.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Municipio de Tulum, del Estado de Quintana Roo, para el Ejercicio Fiscal 2019.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-02-173.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171215146.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-05-13-325.pdf</t>
+  </si>
+  <si>
+    <t>http://documentos.congresoqroo.gob.mx/decretos-pdo/PeriodicoOficial_EXTRAORDINARIO_2019-05-28.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se deroga la fracción VIII del Artículo 125 y la fracción VIII del Artículo 126, ambos de la Ley de Hacienda del Municipio de Benito Juárez.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-23-202.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman diversas disposiciones de la Constitución Política del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman los importes de la clase 011 empréstitos, del tipo 01 endeudamiento interno, del rubro 0 ingresos derivados de financiamientos y el total de ingresos del gobierno, del Artículo 1° de la Ley de Ingresos del Estado de Quintana Roo, para el Ejercicio Fiscal 2017.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-02-26-150.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se ratifica en el cargo de titular de la Comisión Ejecutiva de Atención a Víctimas del Estado de Quintana Roo, por el periodo de tres años que comprende del dieciocho de febrero de dos mil diecinueve al diecinueve al  diecisiete de febrero de dos mil veintidos, a la C. Karla Patricia Rivero González.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-30-247.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-02-178.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171206120.pdf</t>
+  </si>
+  <si>
+    <t>2018-09-27</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Estado de Quintana Roo, para el Ejercicio Fiscal 2017.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171031112.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones de la Ley del Impuesto Sobre Nóminas del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2PO/dec049/E1520170308049.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec014/E1520161110014.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se Reforma el Artículo Décimo Sexto Transitorio del “Decreto por el que se reforman, adicionan y derogan diversas disposiciones de la Constitución Política de los Estados Unidos Mexicanos, en Materia Política-Electoral”, publicado en el Diario Oficial de la Federación el 10 de febrero de 2014.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-07-179.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-05-08-320.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/4PE/dec091/E1520170719091.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman los artículos 46, en su fracción I; 75, en su fracción XXXVII; y 131; de la Constitución Política del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2DP/dec004/E1520170822004.pdf</t>
+  </si>
+  <si>
+    <t>2016-09-23</t>
+  </si>
+  <si>
+    <t>Por el que se reforma la fracción I del Artículo 892 del Código de Procedimientos Civiles para el Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec020/E1520161129020.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la reelección del Ciudadano Juan García Escamilla, en el mismo cargo como Magistrado Numerario del Tribunal Superior de Justicia del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el Artículo 69 y se adiciona un párrafo segundo al Artículo 73 de la Constitución Política del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-29-238.pdf</t>
+  </si>
+  <si>
+    <t>2017-03-10</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-07-10-254.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado Libre y Soberano de Quintana Roo, aprueba el informe de resultandos de la revisión y fiscalización superior de la Cuenta Pública del H. Ayuntamiento de Cozumel, ejercicio fiscal 2016.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec017/E1520161129017.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley Orgánica de la Fiscalía General del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171213123.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171108114.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec021/E1520161129021.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-29-237.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec039/E1520161215039.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2PO/dec066/E1520170530066.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones de la Ley de los Municipios del Estado de Quintana Roo, en materia de disciplina financiera.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman la denominación y los Artículos 1, 2 y 3 del Decreto Número 010, emitido por la Honorable XV Legislatura del Estado, por el que se autoriza al Municipio de Puerto Morelos, del Estado de Quintana Roo, a celebrar el convenio para la incorporación del personal directivo, administrativo, operativo y/o de apoyo al mismo, al régimen obligatorio de seguridad social con el Instituto de Seguridad y Servicios Sociales de los Trabajadores del Estado, a fin de que reciban junto con sus familiares los beneficios que otorga la Ley del ISSSTE, y al Titular del Ejecutivo del Estado para que se obligue solidariamente, al pago de las cuotas requeridas y no pagadas que origine la aplicación del convenio que se celebre entre el Municipio de Puerto Morelos del Estado de Quintana Roo y el Instituto de Seguridad y Servicios Sociales de los trabajadores del Estado, publicado el 15 de noviembre de 2016, en el Periódico Oficial del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-12-03-268.pdf</t>
+  </si>
+  <si>
+    <t>2017-10-11</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado Libre y Soberano de Quintana Roo, aprueba el informe de resultados de la revisión y fiscalización superior de la cuenta pública de solución integral de residuos sólidos Cancún, Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2PO/dec053/E1520170425053.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman los importes del concepto endeudamiento interno de la clase 1, del tipo 01 endeudamiento interno, del rubro 0 ingresos derivados de financiamientos, así como del gran total de Ingresos 2016, del Artículo 1º de la Ley de Ingresos del Municipio de Solidaridad, del Estado de Quintana Roo, para el Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520170914096.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se adiciona el párrafo tercero al Artículo 10  de la Constitución Política del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones de la Constitución Política de los Estados Unidos Mexicanos, en materia de mecanismos alternativos de solución de controversias, mejora regulatoria, justicia cívica e itinerante y registros civiles.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman las Fracciones VI y VII del Artículo 15, el Artículo 16 y el Artículo 17; se deroga la Fracción III del Artículo 15; y se adicionan las Fracciones VIII y IX del Artículo 15, todos de la Ley de Comisión de los Derechos Humanos del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec008/E1520161025008.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-12-12-274.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Protección y Bienestar Animal del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado Libre y Soberano de Quintana Roo, aprueba el informe de resultandos de la revisión y fiscalización superior de la Cuenta Pública del H. Ayuntamiento de José María Morelos, ejercicio fiscal 2016.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-05-08-321.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide el Reglamento Interior de la Auditoría Superior del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-10-08-264.pdf</t>
+  </si>
+  <si>
+    <t>2018-06-14</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec004/E1520160922004.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, derogan y adicionan diversas disposiciones de la Ley sobre venta y consumo de bebidas alcohólicas en el Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Número</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública del Instituto del Patrimonio Inmobiliario de la Administración Pública del Estado de Quintana Roo, Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>Por el que se declara el mes de diciembre de cada año, como “Mes estatal contra la corrupción”.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-12-29-296.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec028/E1520161206028.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec027/E1520161130027.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se adicionan las fracciones XVI y XVII al párrafo primero del Artículo 33 de la Ley de Adquisiciones, Arrendamientos y Prestación de Servicios relacionados con Bienes Muebles del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2PO/dec050/E1520170315050.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-08-13-358.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171213124.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-28-227.pdf</t>
+  </si>
+  <si>
+    <t>2017-07-19</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública del Instituto para el Desarrollo y Financiamiento del Estado de Quintana Roo, Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>2017-06-15</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-07-05-9.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-08-13-351.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-03-20-156.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Municipio de Cozumel, del Estado de Quintana Roo, para el ejercicio fiscal 2018.</t>
+  </si>
+  <si>
+    <t>por la que se reforman las Fracciones de la I a la VI y se adicionan las Fracción VII, todas del Artículo 79 de la Ley para el Desarrollo y la inclusión de las personas con discapacidad del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se designa al L.C.C. Manuel Palacios Herrera, como Titular Interino de la Auditoría Superior del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520170920099.pdf</t>
+  </si>
+  <si>
+    <t>2016-11-03</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171215138.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman diversas disposiciones de la Constitución Política del Estado de Quintana Roo</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2PO/dec046/E1520170216046.pdf</t>
+  </si>
+  <si>
+    <t>2017-01-17</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el primer párrafo del artículo 113 de la Ley de los derechos de niñas, niños y adolescentes del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171004104.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la  Ley de Ingresos del Municipio de Isla Mujeres, del Estado de Quintana Roo, para el Ejercicio Fiscal 2019.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley del Sistema Anticorrupción del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman el Artículo 31 en su Fracción XXIX, cuyo contenido se traslada a la Fracción XXX que se adiciona; así como el Artículo 33 en su Fracción XXXI, ambos de la Ley Orgánica de la Administración Pública del Estado de Quintana Roo; y se reforma el primer párrafo del Artículo 3186 del Código Civil para el Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, derogan y adicionan diversas disposiciones de la Ley de Pesca Responsable y Acuacultura para el Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>http://documentos.congresoqroo.gob.mx/decretos-pdo/PeriodicoOficial_EXTRAORDINARIO_2019-05-29.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/4PE/dec089/E1520170719089.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-03-06-308.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-12-27-278.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PE/dec040/E1520161221040.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-09-26-257.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-12-28-290.pdf</t>
+  </si>
+  <si>
+    <t>2018-05-22</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Responsabilidades Administrativas del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley del Notariado para el Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>2017-02-17</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec001/E1520160913001.pdf</t>
+  </si>
+  <si>
+    <t>2016-10-27</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones del Código Fiscal del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Municipio de Puerto Morelos, del Estado de Quintana Roo, para el ejercicio fiscal 2018.</t>
+  </si>
+  <si>
+    <t>2017-11-10</t>
+  </si>
+  <si>
+    <t>Por el que se adiciona el Artículo 179 quáter al Código Penal para el Estado libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman el párrafo segundo del artículo 19, los párrafos primero y segundo del artículo 20 y el párrafo primero del artículo 21, todos de la Ley Orgánica del Poder Legislativo del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-12-27-285.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman la Fracción XXVII del Artículo 9, el Articulo 10 y la Fracción XI del Articulo 37; y se adicionan la Fracción XII al Artículo 37, un segundo párrafo al Artículo 40 y el Artículo 40 bis todos de la Ley de Protección Civil del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-09-187.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones de la Ley de Patrimonio del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>2016-11-15</t>
+  </si>
+  <si>
+    <t>Dictamen con Minuta de Decreto por el que se reforman, derogan y adicionan diversas disposiciones del Código de Procedimientos Civiles para el Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado Libre y Soberano de Quintana Roo, aprueba el informe de resultandos de la revisión y fiscalización superior de la Cuenta Pública del H. Ayuntamiento de Solidaridad, ejercicio fiscal 2016.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2DP/dec002/E1520170630002.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se instituye el día 23 de febrero de cada año como “El día del movimiento rotario en el Estado de Quintana Roo”.</t>
+  </si>
+  <si>
+    <t>2018-07-09</t>
+  </si>
+  <si>
+    <t>2019-03-06</t>
+  </si>
+  <si>
+    <t>Por el que H. XV Legislatura del Estado, aprueba la Cuenta Pública de la Comisión para la Juventud y el Deporte de Quintana Roo, Ejercicio Fiscal 2015.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-23-200.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones de la Ley Orgánica del Sistema para el Desarrollo Integral de la Familia del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el Artículo 97 y se adiciona un párrafo segundo al Artículo 92, ambos de la Constitución Política del Estado Libre y Soberano de Quintana Roo, en materia laboral.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-05-29-339.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se designa al Licenciado José Roberto Toloza Aguilar, como Titular del Órgano Interno de Control de la Comisión de los Derechos Humanos del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública de la Comisión de los Derechos Humanos del Estado de Quintana Roo, Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública de la Universidad Tecnológica de Cancún, Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-04-16-168.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/5PE/E1520170901093.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2017-12-15-148.pdf</t>
+  </si>
+  <si>
+    <t>2017-04-14</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-12-11-271.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley para la Prevención, Gestión Integral y Economía Circular de los Residuos del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520170913095.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2PO/dec074/E1520170531074.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/3PE/dec082/E1520170615082.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública del Tribunal Electoral de Quintana Roo, ejercicio fiscal 2016.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-05-29-335.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado Libre y Soberano de Quintana Roo, aprueba el informe de resultandos de la revisión y fiscalización superior de la Cuenta Pública del H. Ayuntamiento de Puerto Morelos, ejercicio fiscal 2016.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-12-29-300.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2017-12-26-5.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-23-203.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman la fracción X del artículo 81 y el artículo 83, y se adicionan la fracción XI al artículo 81, el capítulo XI denominado “de la Unidad de Transparencia, acceso a la información pública y protección de datos personales del Poder Legislativo” al título octavo, que contendrá los artículos 104 quáter, 104 quinquies y 104 sexies; todos de la Ley Orgánica del Poder Legislativo Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública del Colegio de Educación Profesional Técnica del Estado de Quintana Roo, Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-05-08-318.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/3PE/dec080/E1520170615080.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Municipio de Isla Mujeres, del Estado de Quintana Roo, para el Ejercicio Fiscal 2017.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-01-25-7.pdf</t>
+  </si>
+  <si>
+    <t>http://documentos.congresoqroo.gob.mx/decretos-pdo/PeriodicoOficial_EXTRAORDINARIO_2019-04-22.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-11-14-267.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones de la Ley de Derechos, Cultura y Organización Indígena del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se adiciona el capítulo I bis denominado “Impuesto sobre adquisición de bienes inmuebles”, que comprende los artículos 23 bis, 23 ter, 23 quáter, 23 quinquies, 23 sexies, 23 septies, 23 octies, 23 nonies, 23 decies y 23 undecies, al título segundo “de los impuestos” de la Ley de Hacienda del Municipio de Benito Juárez, del Estado de Quintana Roo; y por el que se reforma el artículo 1 de la Ley del Impuesto sobre Adquisición de Bienes Inmuebles de los Municipios del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforma la fracción XI del artículo 10 de la Ley de la Fiscalía General del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, derogan y adicionan diversas disposiciones de la Ley Orgánica de la Administración Pública del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública de la Comisión de Agua Potable y Alcantarillado del Estado de Quintana Roo, ejercicio fiscal 2016.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-12-28-294.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se establece que la celebración del acto conmemorativo del día 12 de enero, con motivo del Aniversario de la Promulgación de la Constitución Política del Estado Libre y Soberano de Quintana Roo, será organizado de manera rotativa por los tres Poderes del Estado.</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública del Instituto Quintanarroense de la Mujer, Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-29-236.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-12-12-275.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública de la Universidad Tecnológica de la Riviera Maya, Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman diversas disposiciones del decreto número 294 por el que se expide la Ley de Servicio de Administración Tributaria del Estado de Quintana Roo, emitido por la XV Legislatura del Estado.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Instituciones y Procedimientos Electorales para el Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>2019-08-09</t>
+  </si>
+  <si>
+    <t>2019-01-16</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171215141.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-02-21-229.pdf</t>
+  </si>
+  <si>
+    <t>2017-09-26</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones de la Ley del Impuesto al Hospedaje del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>2017-09-28</t>
+  </si>
+  <si>
+    <t>http://documentos.congresoqroo.gob.mx/decretos-pdo/PeriodicoOficial_EXTRAORDINARIO_2019-08-09.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-12-05-269.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-06-26-350.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se emiten lineamientos para el uso del sistema de asistencia legislativa y votación electrónica del Poder Legislativo del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el primer párrafo del artículo cuarto y se adiciona un artículo cuarto de carácter transitorio al decreto número 68 de la IV legislatura del estado, por el que se instituye la Medalla al Mérito Cívico "Lic. Andres Quintana Roo".</t>
+  </si>
+  <si>
+    <t>Por el que se reforman las Fracciones XXIV y XXV; y se adiciona la Fracción XXVI, todas del Artículo 44 de la Ley de Desarrollo Económico y Competitividad del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el Artículo 28 de la Ley de las Entidades de la Administración Pública Paraestatal del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>por el que se Declara Patrimonio Cultural Tangible del Estado, el Edificio en el que reside actualmente el Poder Legislativo, así como los Murales que se encuentran dentro del mismo denominados “Forma, Color e Historia de Quintana Roo” y “Ley”.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Municipio de Othón P. Blanco, del Estado de Quintana Roo, para el Ejercicio Fiscal 2019.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman los Artículos 2o., 4o., 35, 41, 52, 53, 56, 94 y 115 de la Constitución Política de los Estados Unidos Mexicanos, en materia de paridad de género.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-12-27-281.pdf</t>
+  </si>
+  <si>
+    <t>Fecha de publicación en el Diario oficial</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el Artículo 68 y se deroga el Artículo 69, ambos de la Ley de la Juventud del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>2017-09-21</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-23-206.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se adiciona la Fracción XV al Artículo 72 y un segundo párrafo al Artículo 79, ambos de la Ley de los Municipios del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>2019-10-11</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-06-26-340.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la Honorable XV Legislatura del Estado Libre y Soberano de Quintana Roo, reconoce la capacidad del Municipio de Solidaridad, Quintana Roo para la celebración del Convenio entre el Ayuntamiento del Municipio de Solidaridad, Quintana Roo con el Estado, para que éste a través de la Secretaría de Seguridad Pública haga uso, administre y opere el recurso humano y tecnológico del centro de comando, control, comunicación y cómputo “C4”</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado Libre y Soberano de Quintana Roo, aprueba el informe de resultado de revisión y fiscalización superior de la Cuenta Pública del H. Ayuntamiento de Benito Juárez, ejercicio fiscal 2016, y del Informe de resultados de la revisión casuística y concreta, de los ingresos del H. Ayuntamiento de Benito Juárez, obtenidos durante el ejercicio 2016.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-02-171.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-04-16-166.pdf</t>
+  </si>
+  <si>
+    <t>Por lo que se designan Consejeros Consultivos de la Comisión de los Derechos Humanos del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se adiciona un Artículo Noveno Transitorio al Decreto 97 de la XV Legislatura del Estado, por el que se expide la Ley de Instituciones y Procedimientos Electorales para el Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171215137.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se adicionan diversas disposiciones a la Ley de la Fiscalía General del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>2019-06-18</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2PO/dec059/E1520170510059.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-21-196.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/4PE/dec086/E1520170719086.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-29-235.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-12-29-297.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública de los Servicios Estatales de Salud, ejercicio fiscal 2016.</t>
+  </si>
+  <si>
+    <t>2019-07-02</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Municipio de Bacalar, del Estado de Quintana Roo, para el Ejercicio Fiscal 2019.</t>
+  </si>
+  <si>
+    <t>Por el que se autoriza al Poder Ejecutivo del Estado Libre y Soberano de Quintana Roo, por conducto del titular de la Secretaría de Seguridad Pública, a realizar todos los actos jurídicos que resulten necesarios para la celebración de un contrato de arrendamiento puro de equipamiento y tecnología en materia de seguridad pública como parte del proyecto “Quintana Roo seguro” por un período de 51 meses, y por conducto del titular de la Secretaría de Finanzas y Planeación para disponer de las asignaciones presupuestales suficientes para cumplir total y oportunamente con los compromisos de pago plurianuales a cargo del estado como parte de dicho contrato hasta por la cantidad de $2,900,000.00 (Son: dos mil novecientos millones de pesos 00/100 Moneda Nacional); de conformidad con lo dispuesto en los artículos 1, 2, 33, 47 y demás relativos aplicables de la Ley de Presupuesto y Gasto Público del Estado de Quintana Roo, así como en los artículos 1, 2, 3, 4 y 32 de la Ley de Adquisiciones, Arrendamientos y Prestación de Servicios relacionados con bienes muebles del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>2019-08-12</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el Artículo 204-bis del Código Penal para el Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se declara Patrimonio Cultural Tangible del Estado de Quintana Roo, el edificio de la Escuela Belisario Domínguez hoy Centro Cultural de Bellas Artes.</t>
+  </si>
+  <si>
+    <t>Por el que se deroga el artículo 135 sexies de la Ley de Hacienda del Municipio de Cozumel, del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-29-234.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y derogan diversas disposiciones de la Ley del Impuesto al Hospedaje del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-04-16-167.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-02-15-8.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba el presupuesto de egresos del gobierno Estado de Quintana Roo, para el ejercicio fiscal 2018.</t>
+  </si>
+  <si>
+    <t>Por la que se reforma el artículo 4, el artículo 26, el párrafo tercero del artículo 65, la fracción II del artículo 73, y se derogan la fracción XVI del artículo 16, el primer párrafo del artículo 65, y el Capítulo II denominado de la Declaratoria de Procedencia, del Título Décimo Primero denominado de las Facultades Jurisdiccionales, integrado por los artículos 155, 156 y 157, todos de la Ley Orgánica del Poder Legislativo del Estado de Quintana Roo y por el que se deroga el inciso a) de la fracción IV del artículo 29 del Reglamento para el Gobierno Interior de la Legislatura del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública del Fideicomiso de Promoción Turística del Municipio de Benito Juárez del Estado de Quintana Roo, Ejercicio Fiscal 2016</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, derogan y adicionan diversas disposiciones de la Ley Estatal de Medios de Impugnación en Materia Electoral.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2PO/dec061/E1520170510061.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Protección de Datos Personales en Posesión de Sujetos Obligados para el Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la reelección del ciudadano Gustavo Adolfo del Rosal Ricalde, en el mismo cargo como Magistrado Numerario del Tribunal Superior de Justicia del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones de la Ley de Agua Potable y Alcantarillado del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública de la Fundación de Parques y Museos de Cozumel, Quintana Roo, Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-04-16-170.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520180116111.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-23-210.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el Artículo 133 del Código penal para el Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171213131.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171206118.pdf</t>
+  </si>
+  <si>
+    <t>2019-07-16</t>
+  </si>
+  <si>
+    <t>Por el que se adiciona el Artículo 92 bis de la Ley Orgánica del Poder Legislativo del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el párrafo tercero del apartado B, así como el tercer párrafo del apartado D, ambos del Artículo 96 de la Constitución Política del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/4PE/dec088/E1520170719088.v1.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, adicionan y derogan diversas disposiciones de la Ley para el Desarrollo y la Inclusión de las Personas con Discapacidad del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-07-184.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-05-29-337.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2PO/dec070/E1520170631070.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Municipio de Lázaro Cárdenas, del Estado de Quintana Roo, para el Ejercicio Fiscal 2017.</t>
+  </si>
+  <si>
+    <t>2017-01-09</t>
+  </si>
+  <si>
+    <t>2017-12-29</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-23-212.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones del Código Penal para el Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-05-15-328.pdf</t>
+  </si>
+  <si>
+    <t>http://documentos.congresoqroo.gob.mx/decretos-pdo/PeriodicoOficial_ORDINARIO_2019-03-15.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-09-26-258.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el párrafo tercero del Artículo 52 bis, así como el inciso B) del Artículo 54 y se deroga el inciso c) del artículo 54 de la Constitución Política del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública del Instituto Tecnológico Superior de Felipe Carrillo Puerto, Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Hacienda del Municipio de Benito Juárez, del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Municipio de Bacalar, del Estado de Quintana Roo, para el Ejercicio Fiscal 2017.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171018109.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec034/E1520161215034.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, adicionan y derogan diversas disposiciones de la Ley para la Igualdad entre Mujeres y Hombres del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>2018-11-06</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-09-26-259.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-06-26-341.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Municipio de Othón P. Blanco, del Estado de Quintana Roo, para el ejercicio 2018.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-05-06-316.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-23-197.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-03-06-309.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública del Colegio de Estudios Científicos y Tecnológicos del Estado de Quintana Roo, Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública del Fideicomiso de Promoción Turística del Municipio de Solidaridad del Estado de Quintana Roo, Ejercicio Fiscal 2016</t>
+  </si>
+  <si>
+    <t>http://documentos.congresoqroo.gob.mx/decretos-pdo/PeriodicoOficial_EXTRAORDINARIO_2020-01-16.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-12-28-295.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-05-29-338.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la  Ley de Ingresos del Municipio de Cozumel, del Estado de Quintana Roo, para el Ejercicio Fiscal 2019.</t>
+  </si>
+  <si>
+    <t>2019-02-28</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec026/E1520161130026.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado Libre y Soberano de Quintana Roo, aprueba la Cuenta Pública del H. Poder Ejecutivo del Estado de Quintana Roo, Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Servicio de Administración Tributaria del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-30-248.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, derogan y adicionan diversas disposiciones de la Ley Estatal de Cultura Física y Deporte</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-02-177.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2PO/dec073/E1520170531073.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba el Informe de Resultados de la Revisión y Fiscalización Superior de la Cuenta Pública del Instituto del Deporte del Municipio de Benito Juárez, Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171030110.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman el Párrafo Tercero del Artículo 21, el Párrafo Décimo Cuarto de la Fracción II del Artículo 49, el Párrafo Primero del Artículo 67, el Párrafo Primero del Artículo 77, el Párrafo Segundo del Artículo 94, el Párrafo Tercero del apartado c del Artículo 96, el Párrafo Primero del Artículo 98, el Párrafo Primero del Artículo 99, el Párrafo Tercero del Artículo 100, El artículo 102 y el Párrafo Primero del Artículo 109; todos de la Constitución Política del Estado Libre y Soberano de Quintana Roo; y se deroga el Artículo Sexto Transitorio del Decreto Número 411 de la H. XIV Legislatura del Estado, por el que se reforman y adicionan diversas disposiciones de la Constitución Política del Estado Libre y Soberano de Quintana Roo, publicado en el Periódico Oficial del Estado de Quintana Roo Tomo II, Número 57 Extraordinario, Octava Época, de fecha 25 de junio de 2016.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-04-11-163.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se adiciona un Artículo décimo tercero transitorio, al Decreto número 194 expedido por la H. XV Legislatura del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/3PE/dec081/E1520170615081.pdf</t>
+  </si>
+  <si>
+    <t>http://documentos.congresoqroo.gob.mx/decretos-pdo/PeriodicoOficial_EXTRAORDINARIO_2019-10-11-(2).pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-12-27-284.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec025/E1520161130025.pdf</t>
+  </si>
+  <si>
+    <t>2016-11-11</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171213130.pdf</t>
+  </si>
+  <si>
+    <t>Por el que reforman los artículos 1 y 2, se deroga el artículo tercero transitorio y se adicionan los artículos 8 y 9, todos del Decreto número 385 expedido por la H. XIV Legislatura y publicado en el periódico oficial del Estado de Quintana Roo de fecha 8 de febrero de 2016, por el que se instituye la figura de Diputado Infantil por un día.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Municipio de Puerto Morelos, del Estado de Quintana Roo, para el Ejercicio Fiscal 2019.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2PO/dec069/E1520170531069.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Movilidad del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-14-189.pdf</t>
+  </si>
+  <si>
+    <t>2018-12-31</t>
+  </si>
+  <si>
+    <t>2018-07-12</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Estado de Quintana Roo, para el ejercicio fiscal 2019.</t>
+  </si>
+  <si>
+    <t>2018-04-27</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171206117.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones de la Ley de Salud del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec022/E1520161129022.pdf</t>
+  </si>
+  <si>
+    <t>2017-08-18</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones del Código Civil para el Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-07-181.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado Libre y Soberano de Quintana Roo, aprueba el informe de resultados de la revisión y fiscalización superior de la Cuenta Pública del Instituto de Planeación para el Desarrollo Urbano del Municipio de Benito Juárez, Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>2017-12-21</t>
+  </si>
+  <si>
+    <t>2018-04-24</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-04-15-315.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman la denominación del capítulo décimo noveno del título tercero denominado de los Derechos, para quedar como, de los servicios que otorga la Secretaría de Educación, así como el párrafo primero del artículo 207-h apartado A, fracciones I,II,III, y X y 207-H bis, todos de la Ley de Hacienda del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/4PE/dec083/E1520170719083.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-12-28-287.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman los Artículos 117, 118 y 118 bis, último párrafo, de la Ley Orgánica del Poder Judicial del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec007/E1520161025007.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-28-218.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-12-28-293.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-28-224.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se autoriza al Poder Ejecutivo del Estado de Quintana Roo, para afectar anualmente en el presupuesto de egresos del Gobierno del Estado, una partida presupuestal para cubrir los pagos, gastos e inversiones necesarios para la operación, administración y funcionamiento del Centro de Rehabilitación e Inclusión Infantil Teletón Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley del impuesto a las erogaciones en juegos y concursos del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se declara “2019, año del respeto a los derechos humanos”.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-06-26-345.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública del Instituto del Deporte del Municipio de Solidaridad, Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-28-213.pdf</t>
+  </si>
+  <si>
+    <t>2019-05-28</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2PO/dec065/E1520170529065.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública de Hidroponía Maya S.A. de C.V., ejercicio fiscal 2015.</t>
+  </si>
+  <si>
+    <t>Por el que se expide el Código de Justicia Administrativa del Estado de Quintana Roo; y por el que se derogan y adicionan diversas disposiciones a la Ley de los Municipios del Estado de Quintana Roo y a la Ley de Transparencia y Acceso a la Información Pública del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se adiciona el capítulo XXIX denominado “de los derechos de saneamiento ambiental que realice el municipio”, dentro del título tercero denominado “de los derechos”, el cual comprende los artículos 132 bis, 132 ter, 132 quater y 132 quinquies, todos de la Ley de Hacienda del Municipio de Lázaro Cárdenas, del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>2018-10-17</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-14-193.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública del Instituto Tecnológico Superior de Felipe Carrillo Puerto, Ejercicio Fiscal 2015.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Conservación, Mantenimiento, Protección y Desarrollo del Arbolado Urbano del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Municipio de Isla Mujeres, del Estado de Quintana Roo, para el ejercicio fiscal 2018.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec036/E1520161215036.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado Libre y Soberano de Quintana Roo, aprueba el Informe de Resultados de la Revisión y Fiscalización Superior de la Cuenta Pública del Sistema para el Desarrollo Integral de la Familia del Municipio de Benito Juárez, ejercicio fiscal 2016.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la cuenta pública del Sistema para el Desarrollo Integral de la Familia del Estado de Quintana Roo, ejercicio fiscal 2016.</t>
+  </si>
+  <si>
+    <t>Por el que se instituye la celebración del Parlamento de Mujeres de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2PO/dec076/E1520170531076.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-11-14-266.pdf</t>
+  </si>
+  <si>
+    <t>2018-10-19</t>
+  </si>
+  <si>
+    <t>Por el que se reforman el párrafo tercero del Artículo 25, la Fracción II del Artículo 43, el párrafo primero del Artículo 49, las Fracciones I, II, III, IV,  V y VI del Artículo 51, los Artículos 52, 57, 62 y el primer párrafo del Artículo 65, todos de la Ley de la Juventud del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-23-198.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública del Instituto Electoral de Quintana Roo, Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública de la Universidad Politécnica de Quintana Roo, ejercicio fiscal 2015.</t>
+  </si>
+  <si>
+    <t>2017-11-03</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec024/E1520161129024.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se autoriza al Municipio de Puerto Morelos, del Estado de Quintana Roo, a celebrar el convenio para la incorporación del personal directivo, administrativo, operativo y/o de apoyo al mismo, al régimen obligatorio de seguridad social con el Instituto de Seguridad y Servicios Sociales de los Trabajadores del Estado, a fin de que reciban junto con sus familiares los beneficios que otorga la Ley del Issste, y al Titular del Ejecutivo del Estado para que se obligue solidariamente, al pago de las cuotas requeridas y no pagadas que origine la aplicación del convenio que se celebre entre el Municipio de Puerto Morelos del Estado de Quintana Roo y el Instituto de Seguridad y Servicios Sociales de los Trabajadores del Estado.</t>
+  </si>
+  <si>
+    <t>Por el que se designan a los Magistrados del Tribunal de Justicia Administrativa del Estado de Quintana Roo</t>
+  </si>
+  <si>
+    <t>http://documentos.congresoqroo.gob.mx/decretos-pdo/PeriodicoOficial_EXTRAORDINARIO_2019-05-27.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Hacienda del Municipio de Puerto Morelos del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2DP/dec001/E1520170605001.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-06-26-344.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, adicionan y derogan diversas disposiciones del Código Fiscal del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-10-17-261.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba el presupuesto de egresos del Gobierno del Estado de Quintana Roo, para el Ejercicio Fiscal 2017.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman los Artículos 6 y 21 del Presupuesto de Egresos del Gobierno del Estado de Quintana Roo para el Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Mejora Regulatoria del Estado de Quintana Roo y sus Municipios</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-03-14-154.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforma la fracción II del artículo 3, la fracción III del artículo 6 y se adiciona la fracción XXIII del artículo 4, todos de la Ley de Turismo del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2PO/dec060/E1520170510060.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforma la Fracción II del Artículo 96 de la Ley de Transparencia y Acceso a la Información Pública para el Estado de Quintana Roo, y se adiciona el párrafo segundo del Artículo 5 de la Ley Orgánica del Poder Judicial del Estado de Quintana Roo, en materia de difusión de criterios relevantes locales y fomento del diálogo jurisprudencial.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-28-215.pdf</t>
+  </si>
+  <si>
+    <t>2018-01-15</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública de Servicios Educativos de Quintana Roo, ejercicio fiscal 2016.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman los Artículos 61 y 64, ambos de la Ley de la Juventud del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-07-182.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado Libre y Soberano de Quintana Roo, aprueba la cuenta pública del H. Poder Legislativo del Estado de Quintana Roo, Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-12-28-286.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-12-11-272.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Municipio de Tulum, del Estado de Quintana Roo, para el ejercicio fiscal 2018.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones de la Ley sobre Venta y Consumo de Bebidas Alcohólicas en el Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>URL</t>
+  </si>
+  <si>
+    <t>Por el que se designa a la Doctora en Derecho Rosaura Antonina Villanueva Arzápalo, como Titular de la Fiscalía Especializada en combate a la corrupción de la Fiscalía General del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2PO/dec072/E1520170531072.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2PO/dec078/E1520170531078.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2016-11-03-246.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec005/E1520161013005.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado Libre y Soberano de Quintana Roo, aprueba el informe de resultandos de la revisión y fiscalización superior de la Cuenta Pública del H. Ayuntamiento de Tulum, ejercicio fiscal 2016.</t>
+  </si>
+  <si>
+    <t>http://documentos.congresoqroo.gob.mx/decretos-pdo/PeriodicoOficial_ORDINARIO_2019-06-14.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-02-27-307.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-28-219.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-29-244.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el Artículo 1 en los conceptos de ingresos derivados de financiamientos, empréstitos y total de la Ley de Ingresos del Estado de Quintana Roo, para el ejercicio fiscal 2016.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, derogan y adicionan diversas disposiciones de la Ley de Hacienda del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-05-29-336.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Fiscalización y Rendición de Cuentas del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el Artículo 35, Numeral 24, de la Ley Orgánica del Poder Legislativo del Estado de Quintana Roo, así como los Artículos 4 en su Numeral 24; y 28, Párrafo Primero, Fracción I del Reglamento de Comisiones del Poder Legislativo del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Emergencia Policial, Reglamentaria de la Fracción X del Artículo 90 y del Artículo 157 de la Constitución Política del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-23-209.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Asentamientos Humanos, Ordenamiento Territorial y Desarrollo Urbano del Estado de Quintana Roo; se expide la Ley de Acciones Urbanísticas del Estado de Quintana Roo; se reforman y adicionan diversas disposiciones de la Ley de Vivienda del Estado de Quintana Roo; se reforman los Artículos 16, 24, 34 párrafo segundo y se adiciona un último párrafo al Artículo 184 ter, todos de la Ley de Equilibrio Ecológico y la Protección del Ambiente del Estado de Quintana Roo, se reforman los párrafos segundo y tercero y se adiciona un cuarto párrafo al Artículo 4 de la Ley de Propiedad de Condominio de Inmuebles del Estado de Quintana Roo; y se reforma el Artículo segundo de la Ley de Expropiación del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-11-05-265.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-02-28-151.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2PO/dec077/E1520170531077.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-06-26-347.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la  Ley de Ingresos del Municipio de Lázaro Cárdenas, del Estado de Quintana Roo, para el Ejercicio Fiscal 2019.</t>
+  </si>
+  <si>
+    <t>Decreto</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Municipio de Benito Juárez, del Estado de Quintana Roo, para el ejercicio fiscal 2018.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2PO/dec063/E1520170615063.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y derogan diversas disposiciones normativas de la Ley de Seguridad Pública y de la Ley Orgánica de la Administración Pública, ambas del Estado de Quintana Roo; y por el que se expide la Ley que crea el Organismo Público Descentralizado denominado Secretariado Ejecutivo del Sistema Estatal de Seguridad Pública.</t>
+  </si>
+  <si>
+    <t>2017-12-27</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado Libre y Soberano de Quintana Roo, aprueba el informe de resultandos de la revisión y fiscalización superior de la Cuenta Pública del H. Ayuntamiento de Bacalar, ejercicio fiscal 2016.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2PO/dec067/E1520170530067.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, adicionan y deroga diversas disposiciones del Código Fiscal del Estado de Quintana Roo y se reforma el párrafo segundo del transitorio primero del Decreto número 295, expedido por la XV Legislatura del Estado.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-30-250.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la Honorable XV Legislatura del Estado aprueba el informe de resultados de la revisión y fiscalización superior de la cuenta pública del Sistema para el Desarrollo Integral de la Familia del Municipio de Cozumel, ejercicio fiscal 2016.</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública de la Comisión para la Juventud y el Deporte de Quintana Roo, Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-04-16-169.pdf</t>
+  </si>
+  <si>
+    <t>Por la que el Tribunal de Justicia Administrativa del Estado de Quintana Roo inicia su labor de jurisdiccional.</t>
+  </si>
+  <si>
+    <t>2019-01-17</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2PO/dec045/E1520170216045.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-28-228.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec015/E1520161115015.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-05-06-317.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-14-188.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-14-191.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-03-11-311.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2PO/dec068/E1520170530068.pdf</t>
+  </si>
+  <si>
+    <t>2017-01-31</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-03-28-162.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman el Artículo 29 y el numeral 1 de la fracción III del Artículo 49, ambos de la Constitución Política del Estado Libre y Soberano de Quintana Roo, en materia de desindexación del salario mínimo.</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública del Sistema Quintanarroense de Comunicación Social, Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de ingresos del Municipio de Benito Juárez, del Estado de Quintana Roo, para el Ejercicio Fiscal 2017.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec003/E1520160915003.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública de la Fiscalía General del Estado de Quintana Roo, Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>Por el que reforman, adicionan y derogan diversas disposiciones de la Ley de Movilidad del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, derogan y adicionan diversas disposiciones de la Ley de Víctimas del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones de la Ley de Instituciones y Procedimientos Electorales para el Estado de Quintana Roo y por la que se reforman diversas disposiciones de la Ley Estatal de Medios de Impugnación en materia Electoral.</t>
+  </si>
+  <si>
+    <t>Por el que se adicionan los párrafos segundo y tercero al artículo 111 del Código Penal y se reforma la fracción V del artículo 1262 del Código Civil, ambos para el Estado Libre y Soberano de Quintana Roo, en materia de Protección al Adulto Mayor.</t>
+  </si>
+  <si>
+    <t>2018-06-20</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado Libre y Soberano de Quintana Roo, aprueba el informe de resultados de la revisión y fiscalización superior de la Cuenta Pública de Operadora y Administradora de Bienes Municipales, S.A. de C.V., Ejercicio Fiscal 2016</t>
+  </si>
+  <si>
+    <t>2018-04-18</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2PO/dec057/E1520170425057.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-10-10-263.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-05-22-333.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2PO/dec047/E1520170216047.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171213122.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se designa una sede distinta como Recinto Oficial del Poder Legislativo siendo ésta el domo deportivo de la Alcaldía de Tihosuco, Municipio de Felipe Carrillo Puerto, Quintana Roo, única y exclusivamente para la celebración de una sesión pública y solemne, el día 30 de julio de 2017, con motivo de la Conmemoración del 170 Aniversario de la Guerra Social Maya.</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado Libre y Soberano de Quintana Roo, aprueba el informe de resultados de la revisión y fiscalización superior de la Cuenta Pública del Instituto de la Cultura y las Artes del Municipio de Benito Juárez, Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>URL PDO</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-07-180.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2PO/dec054/E1520170425054.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones de la Ley de Acceso de las Mujeres a una Vida Libre de Violencia del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-05-22-332.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-02-20-305.pdf</t>
+  </si>
+  <si>
+    <t>http://documentos.congresoqroo.gob.mx/decretos-pdo/PeriodicoOficial_EXTRAORDINARIO_2019-08-12.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-29-231.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-03-14-153.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-12-28-292.pdf</t>
+  </si>
+  <si>
+    <t>2017-06-29</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-03-28-195.pdf</t>
+  </si>
+  <si>
+    <t>2017-05-08</t>
+  </si>
+  <si>
+    <t>http://documentos.congresoqroo.gob.mx/decretos-pdo/PeriodicoOficial_EXTRAORDINARIO_2019-07-02.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado Libre y Soberano de Quintana Roo, aprueba el informe de resultandos de la revisión y fiscalización superior de la Cuenta Pública del H. Ayuntamiento de Isla Mujeres, ejercicio fiscal 2016.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, adicionan y derogan diversas disposiciones de la Ley Orgánica del Poder Legislativo del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman la fracción II, y los párrafos primero y cuarto del inciso a), del apartado A, y el párrafo tercero del apartado D; y se deroga el párrafo segundo del inciso a) del apartado A; del Artículo 96 de la Constitución Política del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-02-175.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba el informe de resultados de la revisión y fiscalización superior de la cuenta pública del Sistema para el Desarrollo Integral de la Familia del Municipio de Isla Mujeres, ejercicio fiscal 2016.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2PO/dec071/E1520170531071.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, derogan y adicionan diversas disposiciones de la Constitución Política del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2DP/dec003/E1520170818003.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-05-22-330.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-23-207.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2PO/dec064/E1520170615064.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, derogan y adicionan diversas disposiciones del Código Penal para el Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Municipio de Cozumel, del Estado de Quintana Roo, para el Ejercicio Fiscal 2017.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2PO/dec048/E1520170301048.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman el Artículo 35, numeral 8 de la Ley Orgánica del Poder Legislativo del Estado de Quintana Roo, así como los Artículos 4 numeral 8, y 12 párrafo primero y fracción II del Reglamento de Comisiones del Poder Legislativo del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>2019-06-14</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-07-10-10.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-08-13-357.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se designa a la Maestra Rocío Hernández Arévalo, como titular del Órgano Interno de Control del Instituto de Acceso a la Información y Protección de Datos Personales de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-12-29-301.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-29-232.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-02-176.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171213125.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520170927101.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2PO/dec079/E1520170615079.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2PO/dec051/E1520170315051.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-06-26-349.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se adicionan los párrafos segundo, tercero y cuarto al artículo 1785 del código civil para el Estado Libre y Soberano de Quintana Roo; y se reforma el párrafo primero del artículo 106 de la Ley del Patrimonio del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que reforman y adiciona diversas disposiciones de la Ley de Hacienda del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-05-15-329.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública de la Universidad Politécnica de Quintana Roo, ejercicio fiscal 2016.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, derogan y adicionan diversas disposiciones de la Constitución Política del Estado Libre y soberano de Quintana Roo, en Materia Electoral.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-04-16-165.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones de la Ley de Educación del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>2018-12-04</t>
+  </si>
+  <si>
+    <t>2017-09-25</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Desarrollo Rural Sustentable del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman: el primer párrafo del Artículo 9; el cuadro que contiene la clasificación por fuentes de financiamiento del Artículo 10; el cuadro que contiene la clasificación por tipo de gasto del Artículo 13; los Artículos 14, 18, 19, 30, 34, 40, 41, y el primer párrafo del Artículo 43; y se adiciona: el Artículo 13 bis, todos del Presupuesto de Egresos del Gobierno del Estado de Quintana Roo para el Ejercicio Fiscal 2017.</t>
+  </si>
+  <si>
+    <t>2019-05-29</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-05-22-331.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Imagen Institucional del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley Orgánica del Tribunal de Justicia Administrativa del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se designa al Maestro en Derecho Miguel Angel Pech Cen, como Fiscal General del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el artículo 132 quáter de la Ley de Hacienda del Municipio de Solidaridad, del Estado De Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171215135.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-12-29-298.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/4PE/dec084/E1520170719084.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, adicionan y derogan diversas disposiciones de la Ley de Planeación para el Desarrollo del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman el monto del concepto denominado "Comisión de Agua Potable y Alcantarillado" del artículo 13, así como el párrafo primero del artículo 20, ambos del Presupuesto de Egresos del Gobierno del Estado de Quintana Roo, para el ejercicio fiscal 2016.</t>
+  </si>
+  <si>
+    <t>Por el que se declara a la Lengua Maya, Patrimonio Cultural Intangible del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>2017-12-20</t>
+  </si>
+  <si>
+    <t>Por el que se reforman los Artículos 47 Párrafo Primero, 49, 50, Párrafo Cuarto, 51, 52, 53 y 54, todos de la Ley de Seguridad Pública del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-12-27-279.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, derogan y adicionan diversas disposiciones de la Ley que crea el Organismo Público Descentralizado denominado Secretariado Ejecutivo del Sistema Estatal de Seguridad Pública del Estado de Quintana Roo; Ley Orgánica de la Secretaría de Seguridad Pública del Estado de Quintana Roo; Ley Orgánica de la Administración Pública del Estado de Quintana Roo y Ley de Seguridad Pública del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>2018-12-05</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Derechos del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que la Honorable XV Legislatura del Estado Libre y Soberano de Quintana Roo, autoriza al Ayuntamiento del Municipio de Cozumel, Quintana Roo, por conducto de su Presidente Municipal o Tesorero, a contratar por un plazo de hasta doscientos cuarenta meses, uno o más financiamientos con una o más instituciones financieras mexicanas, hasta por un monto de $435,868,438.33 (Cuatrocientos Treinta y Cinco Millones Ochocientos Sesenta y Ocho Mil Cuatrocientos Treinta y Ocho Pesos 33/100 Moneda Nacional) para refinanciar la deuda pública directa del municipio que se encuentra vigente con las instituciones de crédito</t>
+  </si>
+  <si>
+    <t>2016-10-28</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-09-24-255.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-06-26-348.pdf</t>
+  </si>
+  <si>
+    <t>2018-06-04</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública de Hidroponía Maya S.A. de C.V., Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la reelección del Licenciado Miguel Mario Angulo Flota, como magistrado supernumerario del Tribunal Superior de Justicia del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, adicionan y derogan diversas disposiciones de la Ley de la Fiscalía General, Ley de Víctimas, Ley de la Comisión de los Derechos Humanos, Ley de Seguridad Pública, Ley de Salud, Ley Orgánica del Poder Judicial y Código Penal, todos del Estado de Quintana Roo, en materia de armonización con la Ley General para Prevenir, Investigar y Sancionar la Tortura y Otros Tratos o Penas Crueles, Inhumanos o Degradantes.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Municipio de Felipe Carrillo Puerto, del Estado de Quintana Roo, para el Ejercicio Fiscal 2017.</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el párrafo segundo del Artículo 51 y se adiciona un párrafo segundo al Artículo 92 de la Constitución Política del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-08-13-356.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2PO/dec062/E1520170510062.pdf</t>
+  </si>
+  <si>
+    <t>2019-03-22</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171206119.pdf</t>
+  </si>
+  <si>
+    <t>2019-03-15</t>
+  </si>
+  <si>
+    <t>Por el que se designa a los ciudadanos Licenciados Dulce María Balam Tuz, Luis Gabino Medina Burgos y Verónica Gloria Acacio Trujillo, como  Magistrados Numerarios del Tribunal Superior de Justicia del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171213129.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-28-214.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2PE/dec042/E1520170118042.pdf</t>
+  </si>
+  <si>
+    <t>Título</t>
+  </si>
+  <si>
+    <t>2019-11-25</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-14-192.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado Libre y Soberano de Quintana Roo, aprueba el informe de resultandos de la revisión y fiscalización superior de la Cuenta Pública del H. Ayuntamiento de Felipe Carrillo Puerto, ejercicio fiscal 2016.</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública de VIP Servicios Aéreos Ejecutivos, S.A. de C.V., ejercicio fiscal 2016.</t>
+  </si>
+  <si>
+    <t>Por el que la Honorable XV Legislatura del Estado Libre y Soberano de Quintana Roo, ratifica la concesión otorgada por el honorable ayuntamiento del municipio de Benito Juárez, Quintana Roo 2016-2018, para la prestación del servicio de alumbrado público, a favor de la persona moral denominada “CELSOL, S.A.P.I. de C.V., por un plazo de hasta quince año, en términos de lo dispuesto por el artículo 177 de la Ley de los Municipios del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-04-15-313.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171206121.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Municipio de Tulum, del Estado de Quintana Roo, para el Ejercicio Fiscal 2017.</t>
+  </si>
+  <si>
+    <t>Por el que se designa al Contador Pública Gilberto Peña Cruz, como Titular de la Unidad de Vigilancia de la Comisión de Hacienda, Presupuesto y Cuenta de la Legislatura del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, derogan y adicionan diversas disposiciones a la Constitución Política del Estado Libre y Soberano de Quintana Roo, en materia de combate a la corrupción.</t>
+  </si>
+  <si>
+    <t>Por el que se ratifica al Licenciado Rafael Antonio del Pozo Dergal, al cargo de Secretario de la Contraloría del Poder Ejecutivo del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se adiciona el Artículo 123 bis al Código Penal para el Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Municipio de José María Morelos, del Estado de Quintana Roo, para el Ejercicio Fiscal 2017.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-12-27-277.pdf</t>
+  </si>
+  <si>
+    <t>2018-06-21</t>
+  </si>
+  <si>
+    <t>2018-02-21</t>
+  </si>
+  <si>
+    <t>Por el que la Honorable XV Legislatura del Estado Libre y Soberano de Quintana Roo, ratifica la concesión otorgada por el Honorable Ayuntamiento del Municipio de Solidaridad, Quintana Roo 2016-2018, para la instalación, puesta en marcha y operación del Sistema de Movilidad Integral, a favor de la persona moral denominada “Promotora de Reordenamiento Urbano, S.A. de C.V.”, por un plazo de hasta quince años, en términos de lo dispuesto por el artículo 177 de la Ley de los Municipios del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-03-21-157.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Municipio de Solidaridad, del Estado de Quintana Roo, para el Ejercicio Fiscal 2017.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-08-13-354.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec029/E1520161206029.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-05-08-319.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec035/E1520161215035.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se designa al Contador Público Certificado Emiliano Joaquín Oliva Alamilla, como Titular del Órgano Interno de Control del Tribunal de Justicia Administrativa del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se declara "2017, Año del Turismo Sustentable para el Desarrollo".</t>
+  </si>
+  <si>
+    <t>Por el que se instituyen los días 26, 27, 28, 29 y 30 del mes de julio, de cada año, para la Conmemoración de la Guerra de Castas.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-12-27-280.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones de la Ley sobre venta y consumo de bebidas alcohólicas en el Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, derogan y se adicionan diversas disposiciones de la Ley de Hacienda del Municipio de Benito Juárez, del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/4PE/dec090/E1520170719090.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman la fracción I del Artículo 2, las fracciones IV, V y párrafo tercero del Artículo 4; y se adiciona el párrafo cuarto al Artículo 4, todos de la Ley del Impuesto al Hospedaje del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-09-26-256.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado Libre y Soberano de Quintana Roo, aprueba el informe de resultandos de la revisión y fiscalización superior de la Cuenta Pública del H. Ayuntamiento de Lázaro Cárdenas, ejercicio fiscal 2016.</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el Artículo 538 y se adiciona el segundo párrafo al Artículo 548, todos del Código Civil para el Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, derogan y adicionan diversas disposiciones de la Ley de Cultura y las Artes del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>2016-12-15</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec018/E1520161129018.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520170927102.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-03-21-160.pdf</t>
+  </si>
+  <si>
+    <t>Por el que reforman, derogan y adicionan diversas disposiciones de la Ley de Derechos del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>2019-01-10</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública de Procesadora de Carnes la Alianza, S.A. de C.V., Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado Libre y Soberano de Quintana Roo, aprueba el informe de resultados de la revisión y fiscalización superior de la Cuenta Pública del Instituto de la Juventud del Municipio de Solidaridad, Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>Por el que se declara a la “Maya Pax” patrimonio cultural intangible del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>2019-09-13</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2PO/dec075/E1520170531075.pdf</t>
+  </si>
+  <si>
+    <t>2017-06-23</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones de la Ley de la Fiscalía General del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Declaratoria</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Municipio de Solidaridad, del Estado de Quintana Roo, para el Ejercicio Fiscal 2019.</t>
+  </si>
+  <si>
+    <t>Por el que se derogan y adicionan diversas disposiciones de la Ley de Hacienda del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-03-14-152.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, derogan y adicionan diversas disposiciones de la Constitución Política del Estado Libre y  Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, derogan y adicionan diversas disposiciones al Código Fiscal, Ley Orgánica de la Administración Pública y Ley del Servicio de Administración Tributaria, todos del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública de la Universidad Tecnológica de Chetumal, Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>Por el que la Honorable XV Legislatura Constitucional del Estado Libre y Soberano de Quintana Roo, expide el Bando Solemne por el que se declara Gobernador Electo del Estado de Quintana Roo, al Ciudadano Carlos Manuel Joaquín González, cargo que ejercerá por el Período 2016 – 2022.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-03-13-312.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec038/E1520161215038.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec031/E1520161206031.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec002/E1520160915002.pdf</t>
+  </si>
+  <si>
+    <t>2017-03-15</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171115116.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-28-226.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec011/E1520161110011.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado Libre y Soberano de Quintana Roo, aprueba los Informes individuales y el Informe General Ejecutivo relativo a la Fiscalización Superior de la Cuenta Pública para el Ejercicio Fiscal 2017 y emite las conclusiones relativas a dicha fiscalización</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-28-221.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-12-05-270.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-08-13-353.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520170927103.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-28-220.pdf</t>
+  </si>
+  <si>
+    <t>2018-12-20</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones de la Constitución Política del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se declara “2018, año por una educación inclusiva”.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, adicionan y derogan diversas disposiciones de la Ley de movilidad del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se adiciona el Capítulo VIII denominado “venta y/o distribución ilícita de bebidas alcohólicas” y el Artículo 220 sexies, al Titulo Tercero “delitos contra la administración pública” de la sección cuarta “delitos contra el Estado” del libro segundo “parte especial” del Código Penal para el Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>2018-04-05</t>
+  </si>
+  <si>
+    <t>2017-06-28</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2PE/dec044/E1520160118044.pdf</t>
+  </si>
+  <si>
+    <t>2018-10-11</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-08-13-360.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-23-211.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueban las tablas de valores unitarios de suelo y construcciones, que servirán de base para el cobro de las contribuciones sobre la propiedad inmobiliaria en el Municipio de Puerto Morelos del Estado de Quintana Roo, para el ejercicio fiscal 2018.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec006/E1520161020006.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se abroga la Ley de Responsabilidades Administrativas del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que la Honorable XV Legislatura del Estado Libre y Soberano de Quintana Roo, autoriza al Poder Ejecutivo del Estado Libre y Soberano de Quintana Roo, por conducto del Titular de la Secretaría de Finanzas y Planeación del Estado de Quintana Roo, a contratar por un plazo de hasta treinta años, uno o varios financiamientos con una o más Instituciones Financieras Mexicanas, o a través de la colocación de instrumentos de deuda en el mercado de valores nacional, ya sea directamente o a través de fideicomisos, hasta por un monto de $19,141,825,085.00 (diecinueve mil ciento cuarenta y un millones ochocientos veinticinco mil ochenta y cinco pesos 00/100 moneda nacional) para refinanciar y/o restructurar la deuda pública directa del Estado que se encuentra vigente con las Instituciones de Crédito; así como un monto de hasta $478,545,627.13 (cuatrocientos setenta y ocho millones quinientos cuarenta y cinco mil seiscientos veintisiete pesos 13/100 moneda nacional) para el pago de cantidades con motivo de la reestructura y/o refinanciamiento, incluyendo los instrumentos derivados y las garantías de pago.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, adicionan y derogan diversas disposiciones de la Ley de Hacienda del Municipio de Cozumel, del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones de los Artículos 107 y 123 de la Constitución Política de los Estados Unidos Mexicanos, en materia de justicia laboral.</t>
+  </si>
+  <si>
+    <t>Por el que la Honorable XV Legislatura del Estado Libre y Soberano de Quintana Roo, autoriza el refinanciamiento de la deuda pública del Municipio de Benito Juárez, Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec012/E1520161110012.pdf</t>
+  </si>
+  <si>
     <t>Por el que se reforman, adicionan y derogan diversas disposiciones de la Constitución Política de los Estados Unidos Mexicanos, en materia de Guardia Nacional.</t>
   </si>
   <si>
-    <t>Por el que se reforman y adicionan diversas disposiciones de la Ley de Instituciones y Procedimientos Electorales para el Estado de Quintana Roo y por la que se reforman diversas disposiciones de la Ley Estatal de Medios de Impugnación en materia Electoral.</t>
-[...38 lines deleted...]
-    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-29-231.pdf</t>
+    <t>Por el que se reforman las fracciones IX y XIX del apartado B del Artículo 5; y se adiciona una fracción XX al apartado B del Artículo 5, de la Ley de Salud del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-02-174.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-01-16-6.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el Artículo 72 y se derogan: la fracción XVII del Artículo 75, la fracción VII del Artículo 160, el Artículo 162 y el Artículo 163, todos de la Constitución Política del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-12-27-276.pdf</t>
+  </si>
+  <si>
+    <t>2017-12-28</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171213132.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, derogan y adicionan diversas disposiciones de la Ley Sobre Venta y Consumo de Bebidas Alcohólicas en el Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>http://documentos.congresoqroo.gob.mx/decretos-pdo/PeriodicoOficial_EXTRAORDINARIO_2019-06-18.pdf</t>
+  </si>
+  <si>
+    <t>Tipo</t>
+  </si>
+  <si>
+    <t>Por el que se declara el 30 de julio de cada año, como "Día del Dignatario Maya".</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-29-240.pdf</t>
+  </si>
+  <si>
+    <t>2018-06-06</t>
+  </si>
+  <si>
+    <t>Se reforma el artículo 132 quáter y se adiciona el segundo párrafo al artículo 132 ter y el artículo 132 sexies de la Ley de Hacienda del Municipio de Lázaro Cárdenas del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-12-29-302.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-12-29-299.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman el párrafo segundo del Artículo 2 y la fracción II del Artículo 3 y se deroga el párrafo tercero del Artículo 2, todos de la Ley de Protección de Datos Personales en Posesión de Sujetos Obligados para el Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública de la Comisión Ejecutiva de Atención a Víctimas del Estado de Quintana Roo, Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>Por el cual se desincorpora del régimen de dominio público, para quedar comprendido dentro del régimen de dominio privado, el inmueble con una superficie de 3,595,511.70 metros cuadrados que está compuesta por 4 fracciones a las que se les denomina como parcelas 205, 206, 207 y 208 respectivamente, ubicadas dentro de lo que en su momento fue el área parcelada del Ejido Isla Mujeres, Municipio de Isla Mujeres, Quintana Roo.</t>
+  </si>
+  <si>
+    <t>2017-10-05</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171031113.pdf</t>
+  </si>
+  <si>
+    <t>2018-11-29</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2PO/dec058/E1520170425058.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Hacienda del Municipio de Isla Mujeres del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el Artículo 1°, en el concepto de financiamientos, precisado en la clase 1 del tipo 01, denominado endeudamiento interno del rubro o denominado ingresos derivados de financiamientos, así como el total de ingresos del Municipio, todos de la Ley de Ingresos del Municipio de Cozumel, del  Estado de Quintana Roo, para el ejercicio fiscal 2018.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520170915098.pdf</t>
+  </si>
+  <si>
+    <t>por el que se reforman, derogan y adicionan diversas disposiciones de la Ley Orgánica del Poder Legislativo del Estado de Quintana Roo; de la Ley de Transparencia y Acceso a la Información Pública para el Estado de Quintana Roo; de la Ley Orgánica del Instituto Electoral de Quintana Roo; de la Ley Orgánica del Tribunal Electoral de Quintana Roo y de la Ley de la Comisión de los Derechos Humanos del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Deuda Pública del Estado de Quintana Roo y sus Municipios; por el que se reforman y adicionan diversas disposiciones de la Ley de Presupuesto, Contabilidad y Gasto Público del Estado de Quintana Roo; por el que se reforman diversas disposiciones de la Ley de Coordinación Fiscal del Estado de Quintana Roo, y por el que se reforman y adicionan diversas disposiciones de la Ley Orgánica de la Administración Pública del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171215145.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones del Código Penal para el Estado Libre y Soberano de Quintana Roo, y del Código Civil para el Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y derogan diversas disposiciones de la Constitución Política del Estado Libre y Soberano de Quintana Roo, y de la Declaratoria Número: 002 por el que se reforman, derogan y adicionan diversas disposiciones a la Constitución Política del Estado Libre y Soberano de Quintana Roo en materia de combate a la corrupción.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Asociaciones Público-Privadas para el Estado y los Municipios de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-12-27-282.pdf</t>
+  </si>
+  <si>
+    <t>2018-10-30</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública del Consejo Quintanarroense de Ciencia y Tecnología, Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-28-216.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-02-18-304.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-28-223.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado Libre y Soberano de Quintana Roo, aprueba el informe de resultados de la revisión y fiscalización superior de la Cuenta Pública del Instituto Municipal de Desarrollo Administrativo e Innovación del Municipio de Benito Juárez, Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171213126.pdf</t>
+  </si>
+  <si>
+    <t>2019-05-27</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Municipio de Bacalar, del Estado de Quintana Roo, para el ejercicio fiscal 2018.</t>
+  </si>
+  <si>
+    <t>Por el que se declara concluido el período de seis años para el que fue designado el Licenciado Mario Alberto Aguilar Laguardia como Magistrado Numerario del Tribunal Superior de Justicia del Estado de Quintana Roo, el día 5 de octubre del año dos mil diecisiete y por el que no ha lugar a reelegirlo en el cargo para un segundo período de seis años.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-28-222.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-16-194.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-29-242.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman la Fracción XX del Artículo 4, las Fracciones XXI y XXII del Artículo 7, las Fracciones VIII y XI del Artículo 9; y se adiciona la Fracción XXIII del Artículo 7, todos de la Ley de Turismo del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2PE/dec043/E1520170118043.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la  Ley de Ingresos del Municipio de Benito Juárez, del Estado de Quintana Roo, para el Ejercicio Fiscal 2019.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-03-20-155.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-03-06-310.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, adicionan y derogan diversas disposiciones de los Artículos 3o., 31 y 73 de la Constitución Política de los Estados Unidos Mexicanos, en materia educativa.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-02-21-149.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171215134-2.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-08-13-259.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/4PE/dec087/E1520170719087.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171009105.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman los Artículos 155, 209 Primer Párrafo, 212 Primer Párrafo, 252 Primer Párrafo, 256 y 259; y se deroga el Cuarto Párrafo del Artículo 206; todos del Código Penal para el Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>2018-03-22</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-02-172.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se designa a los ciudadanos Elena Isabel Múgica Silva, Celina Izquierdo Sánchez, Hemma Serlene Cuevas Rueda Quijano, Adrián López Sánchez, y Alejandro Riquelme Turrent, miembros de la Comisión de Selección que nombrará a los integrantes del Comité de Participación Ciudadana del Sistema Anticorrupción del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>2016-10-21</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-23-199.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman las fracciones IV, V, VI, VII Y VIII, y se adiciona una fracción IX, todas del Artículo 75 de la Ley Orgánica del Poder Judicial del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-23-201.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se abroga la Ley para la Protección de Personas Defensoras de Derechos Humanos y Periodistas del Estado de Quintana Roo, publicada en el periódico oficial del Estado el 14 de agosto de 2015.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman la fracción XIII del 117, la fracción VI del artículo 120 y el párrafo segundo y las fracciones I, II y III del artículo 204, todos de la Ley de Movilidad del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por la que se ratifican los nombramientos de los Ciudadanos Maestro en Construcción Arlin Edmundo Muñoz Ancona, al cargo de Auditor Especial en Materia de Obra Pública, Maestro en Administración Tributaria Edwin Celis Madrid al cargo de Auditor Especial en Materia Financiera y Maestro en Auditoría Francisco Alberto Flota Medrano, al cargo de Auditor Especial en Materia de Desempeño, todos de la Auditoria Superior del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-06-26-343.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos  del Municipio de José María Morelos, del Estado de Quintana Roo, para el ejercicio fiscal 2018.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-05-13-322.pdf</t>
+  </si>
+  <si>
+    <t>2018-07-30</t>
+  </si>
+  <si>
+    <t>Por el que se Declara Patrimonio Cultural Intangible de Quintana Roo, el Sistema de Cargos de los Santuarios Mayas del Centro de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>2017-07-04</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, derogan y adicionan diversas disposiciones de la Ley de Coordinación Fiscal del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-29-239.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública del Instituto de Capacitación para el Trabajo del Estado de Quintana Roo, Ejercicio Fiscal 2016</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversos artículos de la Ley para la prestación de servicios para la atención, cuidado y desarrollo integral de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171011106.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública del Colegio de Bachilleres del Estado de Quintana Roo, Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones de la Ley para Prevenir, Atender y Erradicar la Violencia entre Estudiantes del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-08-13-355.pdf</t>
+  </si>
+  <si>
+    <t>2018-08-17</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-12-28-289.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171215142.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-29-230.pdf</t>
+  </si>
+  <si>
+    <t>2017-10-17</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/4PE/dec085/E1520170719085.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-07-10-253.pdf</t>
+  </si>
+  <si>
+    <t>2019-06-03</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171215139.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se crea la Comisión de Arbitraje Médico del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec023/E1520161129023.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la Honorable XV Legislatura del Estado Libre y Soberano de Quintana Roo, ratifica la concesión otorgada por el Honorable Ayuntamiento del Municipio de Benito Juárez, Quintana Roo, a favor de la persona moral denominada “Intelligencia México, S.A. de C.V”, para la prestación del servicio público de limpia y disposición final de residuos sólidos generados, en lo referente a la recolección y transportación en el Municipio de Benito Juárez, por un plazo de 20 años.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-05-15-326.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública del Fideicomiso de Promoción Turística del municipio de Othón P. Blanco del Estado de Quintana Roo, ejercicio fiscal 2016.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-05-15-327.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Hacienda del Municipio de Othón P. Blanco del Estado de Quintana Roo; por el que se reforman el Artículo 1° de la Ley de Impuestos sobre la adquisición de Bienes Inmuebles de los Municipios del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>2016-09-20</t>
+  </si>
+  <si>
+    <t>Por el que se reforman diversas disposiciones de la Ley de los Municipios del Estado de Quintana Roo, y de la Ley de Catastro del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2PO/dec055/E1520170425055.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PE/dec041/E1520161221041.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171108115.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el Inciso I) del apartado Tercero del Artículo Segundo del Decreto 296 de la XII Legislatura por el que se Instituye la Medalla al Mérito Indígena Maya "Cecilio Chi".</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones de la Ley de los Municipios del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec013/E1520161110013.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-12-05-303.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec037/E1520161215037.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba el informe de resultados de la revisión y fiscalización superior de la cuenta pública del Sistema para el Desarrollo Integral de la Familia del Municipio de Othón P. Blanco, ejercicio fiscal 2016.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-04-16-164.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el artículo 235 del Código Penal para el Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-30-249.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se adiciona un párrafo al Artículo 56, de la Ley de Protección y Fomento Apícola del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-10-17-262.pdf</t>
+  </si>
+  <si>
+    <t>2017-05-12</t>
   </si>
   <si>
     <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública de la Administración Portuaria Integral de Quintana Roo, S.A. de C.V., Ejercicio Fiscal 2016.</t>
   </si>
   <si>
-    <t>Por el que se expide la Ley de Ingresos del Estado de Quintana Roo, para el Ejercicio Fiscal 2017.</t>
-[...26 lines deleted...]
-    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-08-13-360.pdf</t>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-04-15-314.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-10-08-260.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2017-10-09-185.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley Orgánica del Poder Legislativo del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2PO/dec052/E1520170410052.pdf</t>
+  </si>
+  <si>
+    <t>2018-03-28</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-12-27-283.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, adicionan y derogan diversas disposiciones al Decreto 091, expedido por la H. XII Legislatura del Estado Libre y Soberano de Quintana Roo, por el que se instituye la medalla al mérito distinguida quintanarroense “María Cristina Sangri Aguilar”.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/5PE/E1520170905094.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/4PE/dec092/E1520170719092.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se designa al Ciudadano Marco Antonio Toh Euan, Presidente de la Comisión de los Derechos Humanos del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley del Impuesto al Hospedaje del Estado de Quintana roo.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba el Presupuesto de Egresos del Gobierno del Estado de Quintana Roo, para el Ejercicio Fiscal 2019.</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba el informe de resultados de la revisión y fiscalización superior de la cuenta pública del Sistema para el Desarrollo Integral de la Familia del Municipio de Tulum, ejercicio fiscal 2016.</t>
+  </si>
+  <si>
+    <t>2019-04-22</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-29-241.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reelige a la ciudadana Licenciada Sandra Luz Morales Gutiérrez, como Magistrada Supernumeraria del Tribunal Superior de Justicia del Estado.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-05-13-324.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-03-21-159.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se adiciona el párrafo tercero del artículo 3 de la Ley de Fomento a la Lectura y el Libro del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>2017-07-03</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec033/E1520161215033.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueban las tablas de valores unitarios de suelo y construcciones, que servirán de base para el cobro de las contribuciones sobre la propiedad inmobiliaria en el Municipio de Puerto Morelos del Estado de Quintana roo, para el ejercicio fiscal 2017.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones normativas de la Ley Orgánica de la Administración Pública del Estado de Quintana Roo.</t>
   </si>
   <si>
     <t>Por el que se reforma la fracción I del artículo 14 de la Ley de Fiscalización y Rendición de Cuentas del Estado de Quintana Roo y por el que se reforma el artículo quinto transitorio, y se adiciona un párrafo tercero al artículo tercero transitorio, ambos del decreto 090 emitido por la Honorable XV Legislatura del Estado, publicado el 19 de julio de 2017 en el periódico oficial del Estado de Quintana Roo.</t>
   </si>
   <si>
-    <t>2017-12-29</t>
-[...110 lines deleted...]
-    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/2PO/dec049/E1520170308049.pdf</t>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública de la Universidad Politécnica de Bacalar, Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520170920100.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-07-10-252.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171215147.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Municipio de Othón P. Blanco, del Estado de Quintana Roo, para el Ejercicio Fiscal 2017.</t>
+  </si>
+  <si>
+    <t>2018-01-29</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec030/E1520161206030.pdf</t>
+  </si>
+  <si>
+    <t>2018-03-23</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-12-28-288.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Municipio de José María Morelos, del Estado de Quintana Roo, para el Ejercicio Fiscal 2019.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Estado de Quintana Roo, para el ejercicio fiscal 2018.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520170915097.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública del Centro de Estudios de Bachillerato Técnico “Eva Sámano de López Mateos”, Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2017-12-06-186.pdf</t>
   </si>
   <si>
     <t>Por el que se expide la Ley de Participación Ciudadana del Estado de Quintana Roo y por el que se reforman y derogan diversas disposiciones de la Ley de los Municipios del Estado de Quintana Roo.</t>
   </si>
   <si>
-    <t>2019-02-28</t>
-[...233 lines deleted...]
-    <t>Por el que se reforman el Artículo 31 en su Fracción XXIX, cuyo contenido se traslada a la Fracción XXX que se adiciona; así como el Artículo 33 en su Fracción XXXI, ambos de la Ley Orgánica de la Administración Pública del Estado de Quintana Roo; y se reforma el primer párrafo del Artículo 3186 del Código Civil para el Estado Libre y Soberano de Quintana Roo.</t>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-23-205.pdf</t>
   </si>
   <si>
     <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-14-190.pdf</t>
   </si>
   <si>
-    <t>2017-10-17</t>
-[...377 lines deleted...]
-    <t>Por el que la Honorable XV Legislatura del Estado aprueba el informe de resultados de la revisión y fiscalización superior de la cuenta pública del Sistema para el Desarrollo Integral de la Familia del Municipio de Cozumel, ejercicio fiscal 2016.</t>
+    <t>Por el que la H. XV Legislatura del Estado Libre y Soberano de Quintana Roo, aprueba la cuenta pública del H. Poder Judicial del Estado de Quintana Roo, Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>2018-05-28</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171215143.pdf</t>
   </si>
   <si>
     <t>Por el que se expide la Ley de Ingresos del Municipio de Felipe Carrillo Puerto, del Estado de Quintana Roo, para el Ejercicio Fiscal 2019.</t>
   </si>
   <si>
-    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/2anio/1PO/E1520171213127.pdf</t>
-[...578 lines deleted...]
-    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec016/E1520161117016.pdf</t>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-04-11-251.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se designa a la Maestra Aída Leticia León Canto, como Titular del Órgano Interno de Control de la Fiscalía General de Estado de Quintana Roo.</t>
   </si>
   <si>
     <t>2018-12-06</t>
   </si>
   <si>
-    <t>Por el que la H. XV Legislatura del Estado Libre y Soberano de Quintana Roo, aprueba el informe de resultados de la revisión y fiscalización superior de la cuenta pública de solución integral de residuos sólidos Cancún, Ejercicio Fiscal 2016.</t>
-[...28 lines deleted...]
-  <si>
     <t>http://documentos.congresoqroo.gob.mx/decretos-pdo/PeriodicoOficial_EXTRAORDINARIO_2019-09-13.pdf</t>
   </si>
   <si>
-    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/4PE/dec088/E1520170719088.v1.pdf</t>
-[...302 lines deleted...]
-    <t>Por el que se designa al L.C.C. Manuel Palacios Herrera, como Titular Interino de la Auditoría Superior del Estado de Quintana Roo.</t>
+    <t>2016-11-18</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec010/E1520161103010.pdf</t>
   </si>
   <si>
     <t>2016-12-21</t>
   </si>
   <si>
-    <t>2020-01-16</t>
-[...68 lines deleted...]
-    <t>https://documentos.congresoqroo.gob.mx/historial/15_legislatura/decretos/1anio/1PO/dec034/E1520161215034.pdf</t>
+    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2019-05-27-334.pdf</t>
   </si>
   <si>
     <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública del Instituto de Acceso a la Información y Protección de Datos Personales de Quintana Roo, Ejercicio Fiscal 2016.</t>
   </si>
   <si>
-    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-03-20-156.pdf</t>
-[...76 lines deleted...]
-  <si>
     <t>Por el que la H. XV Legislatura del Estado, aprueba la Cuenta Pública de la Universidad de Quintana Roo, Ejercicio Fiscal 2016</t>
-  </si>
-[...661 lines deleted...]
-    <t>https://documentos.congresoqroo.gob.mx/decretos/EXV-2018-05-29-245.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
@@ -2955,6454 +2955,6454 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F369"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col collapsed="0" min="1" max="1" width="9.10"/>
     <col collapsed="0" min="2" max="2" width="9.10"/>
     <col collapsed="0" min="3" max="3" width="9.10"/>
     <col collapsed="0" min="4" max="4" width="9.10"/>
     <col collapsed="0" min="5" max="5" width="9.10"/>
     <col collapsed="0" min="6" max="6" width="9.10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s" s="1">
-        <v>733</v>
+        <v>593</v>
       </c>
       <c r="B1" t="s" s="1">
-        <v>793</v>
+        <v>693</v>
       </c>
       <c r="C1" t="s" s="1">
-        <v>11</v>
+        <v>130</v>
       </c>
       <c r="D1" t="s" s="1">
-        <v>109</v>
+        <v>437</v>
       </c>
       <c r="E1" t="s" s="1">
-        <v>550</v>
+        <v>504</v>
       </c>
       <c r="F1" t="s" s="1">
-        <v>470</v>
+        <v>253</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>840</v>
+        <v>453</v>
       </c>
       <c r="B2" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C2" t="n">
         <v>360</v>
       </c>
       <c r="D2" t="s">
-        <v>25</v>
+        <v>673</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>484</v>
+        <v>713</v>
       </c>
       <c r="B3" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C3" t="n">
         <v>359</v>
       </c>
       <c r="D3" t="s">
-        <v>727</v>
+        <v>738</v>
       </c>
       <c r="E3" t="s">
-        <v>479</v>
+        <v>849</v>
       </c>
       <c r="F3" t="s">
-        <v>773</v>
+        <v>638</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>250</v>
+        <v>279</v>
       </c>
       <c r="B4" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C4" t="n">
         <v>358</v>
       </c>
       <c r="D4" t="s">
-        <v>42</v>
+        <v>138</v>
       </c>
       <c r="E4" t="s">
-        <v>479</v>
+        <v>849</v>
       </c>
       <c r="F4" t="s">
-        <v>773</v>
+        <v>638</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>349</v>
+        <v>102</v>
       </c>
       <c r="B5" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C5" t="n">
         <v>357</v>
       </c>
       <c r="D5" t="s">
-        <v>243</v>
+        <v>535</v>
       </c>
       <c r="E5" t="s">
-        <v>479</v>
+        <v>849</v>
       </c>
       <c r="F5" t="s">
-        <v>773</v>
+        <v>638</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>384</v>
+        <v>730</v>
       </c>
       <c r="B6" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C6" t="n">
         <v>356</v>
       </c>
       <c r="D6" t="s">
-        <v>659</v>
+        <v>584</v>
       </c>
       <c r="E6" t="s">
-        <v>479</v>
+        <v>849</v>
       </c>
       <c r="F6" t="s">
-        <v>773</v>
+        <v>638</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>847</v>
+        <v>349</v>
       </c>
       <c r="B7" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C7" t="n">
         <v>355</v>
       </c>
       <c r="D7" t="s">
-        <v>332</v>
+        <v>765</v>
       </c>
       <c r="E7" t="s">
-        <v>479</v>
+        <v>849</v>
       </c>
       <c r="F7" t="s">
-        <v>773</v>
+        <v>638</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>580</v>
+        <v>571</v>
       </c>
       <c r="B8" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C8" t="n">
         <v>354</v>
       </c>
       <c r="D8" t="s">
-        <v>83</v>
+        <v>613</v>
       </c>
       <c r="E8" t="s">
-        <v>479</v>
+        <v>849</v>
       </c>
       <c r="F8" t="s">
-        <v>773</v>
+        <v>638</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>75</v>
+        <v>647</v>
       </c>
       <c r="B9" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C9" t="n">
         <v>353</v>
       </c>
       <c r="D9" t="s">
-        <v>258</v>
+        <v>661</v>
       </c>
       <c r="E9" t="s">
-        <v>479</v>
+        <v>849</v>
       </c>
       <c r="F9" t="s">
-        <v>773</v>
+        <v>638</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>693</v>
+        <v>178</v>
       </c>
       <c r="B10" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C10" t="n">
         <v>352</v>
       </c>
       <c r="D10" t="s">
-        <v>316</v>
+        <v>3</v>
       </c>
       <c r="E10" t="s">
-        <v>479</v>
+        <v>849</v>
       </c>
       <c r="F10" t="s">
-        <v>773</v>
+        <v>638</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="B11" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C11" t="n">
         <v>351</v>
       </c>
       <c r="D11" t="s">
-        <v>297</v>
+        <v>145</v>
       </c>
       <c r="E11" t="s">
-        <v>479</v>
+        <v>849</v>
       </c>
       <c r="F11" t="s">
-        <v>773</v>
+        <v>638</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>747</v>
+        <v>697</v>
       </c>
       <c r="B12" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C12" t="n">
         <v>350</v>
       </c>
       <c r="D12" t="s">
-        <v>288</v>
+        <v>244</v>
       </c>
       <c r="E12" t="s">
-        <v>28</v>
+        <v>242</v>
       </c>
       <c r="F12" t="s">
-        <v>797</v>
+        <v>235</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>442</v>
+        <v>561</v>
       </c>
       <c r="B13" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C13" t="n">
         <v>349</v>
       </c>
       <c r="D13" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E13" t="s">
-        <v>28</v>
+        <v>242</v>
       </c>
       <c r="F13" t="s">
-        <v>797</v>
+        <v>235</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>302</v>
+        <v>179</v>
       </c>
       <c r="B14" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C14" t="n">
         <v>348</v>
       </c>
       <c r="D14" t="s">
-        <v>798</v>
+        <v>577</v>
       </c>
       <c r="E14" t="s">
-        <v>305</v>
+        <v>510</v>
       </c>
       <c r="F14" t="s">
-        <v>420</v>
+        <v>278</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>213</v>
+        <v>750</v>
       </c>
       <c r="B15" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C15" t="n">
         <v>347</v>
       </c>
       <c r="D15" t="s">
-        <v>497</v>
+        <v>459</v>
       </c>
       <c r="E15" t="s">
-        <v>28</v>
+        <v>242</v>
       </c>
       <c r="F15" t="s">
-        <v>797</v>
+        <v>235</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>575</v>
+        <v>369</v>
       </c>
       <c r="B16" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C16" t="n">
         <v>345</v>
       </c>
       <c r="D16" t="s">
-        <v>238</v>
+        <v>386</v>
       </c>
       <c r="E16" t="s">
-        <v>28</v>
+        <v>242</v>
       </c>
       <c r="F16" t="s">
-        <v>797</v>
+        <v>235</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>248</v>
+        <v>122</v>
       </c>
       <c r="B17" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C17" t="n">
         <v>344</v>
       </c>
       <c r="D17" t="s">
-        <v>700</v>
+        <v>417</v>
       </c>
       <c r="F17" t="s">
-        <v>92</v>
+        <v>594</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>76</v>
+        <v>45</v>
       </c>
       <c r="B18" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C18" t="n">
         <v>343</v>
       </c>
       <c r="D18" t="s">
-        <v>629</v>
+        <v>752</v>
       </c>
       <c r="E18" t="s">
-        <v>28</v>
+        <v>242</v>
       </c>
       <c r="F18" t="s">
-        <v>797</v>
+        <v>235</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>615</v>
+        <v>554</v>
       </c>
       <c r="B19" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C19" t="n">
         <v>342</v>
       </c>
       <c r="D19" t="s">
-        <v>641</v>
+        <v>7</v>
       </c>
       <c r="E19" t="s">
-        <v>305</v>
+        <v>510</v>
       </c>
       <c r="F19" t="s">
-        <v>420</v>
+        <v>278</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>514</v>
+        <v>23</v>
       </c>
       <c r="B20" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C20" t="n">
         <v>341</v>
       </c>
       <c r="D20" t="s">
-        <v>654</v>
+        <v>326</v>
       </c>
       <c r="E20" t="s">
-        <v>28</v>
+        <v>242</v>
       </c>
       <c r="F20" t="s">
-        <v>797</v>
+        <v>235</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>531</v>
+        <v>764</v>
       </c>
       <c r="B21" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C21" t="n">
         <v>340</v>
       </c>
       <c r="D21" t="s">
-        <v>824</v>
+        <v>259</v>
       </c>
       <c r="E21" t="s">
-        <v>28</v>
+        <v>242</v>
       </c>
       <c r="F21" t="s">
-        <v>797</v>
+        <v>235</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>658</v>
       </c>
       <c r="B22" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C22" t="n">
         <v>339</v>
       </c>
       <c r="D22" t="s">
-        <v>160</v>
+        <v>195</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>77</v>
+        <v>684</v>
       </c>
       <c r="B23" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C23" t="n">
         <v>338</v>
       </c>
       <c r="D23" t="s">
-        <v>56</v>
+        <v>335</v>
       </c>
       <c r="E23" t="s">
-        <v>277</v>
+        <v>444</v>
       </c>
       <c r="F23" t="s">
-        <v>554</v>
+        <v>533</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>235</v>
+        <v>204</v>
       </c>
       <c r="B24" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C24" t="n">
         <v>337</v>
       </c>
       <c r="D24" t="s">
-        <v>236</v>
+        <v>307</v>
       </c>
       <c r="E24" t="s">
-        <v>217</v>
+        <v>692</v>
       </c>
       <c r="F24" t="s">
-        <v>369</v>
+        <v>268</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>771</v>
+        <v>788</v>
       </c>
       <c r="B25" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C25" t="n">
         <v>336</v>
       </c>
       <c r="D25" t="s">
-        <v>812</v>
+        <v>450</v>
       </c>
       <c r="E25" t="s">
-        <v>217</v>
+        <v>692</v>
       </c>
       <c r="F25" t="s">
-        <v>369</v>
+        <v>268</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>445</v>
+        <v>251</v>
       </c>
       <c r="B26" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C26" t="n">
         <v>335</v>
       </c>
       <c r="D26" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="E26" t="s">
-        <v>217</v>
+        <v>692</v>
       </c>
       <c r="F26" t="s">
-        <v>369</v>
+        <v>268</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>522</v>
+        <v>148</v>
       </c>
       <c r="B27" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C27" t="n">
         <v>334</v>
       </c>
       <c r="D27" t="s">
-        <v>677</v>
+        <v>853</v>
       </c>
       <c r="E27" t="s">
-        <v>277</v>
+        <v>444</v>
       </c>
       <c r="F27" t="s">
-        <v>554</v>
+        <v>533</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>224</v>
+        <v>171</v>
       </c>
       <c r="B28" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C28" t="n">
         <v>333</v>
       </c>
       <c r="D28" t="s">
-        <v>416</v>
+        <v>499</v>
       </c>
       <c r="E28" t="s">
-        <v>90</v>
+        <v>517</v>
       </c>
       <c r="F28" t="s">
-        <v>667</v>
+        <v>275</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B29" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C29" t="n">
         <v>332</v>
       </c>
       <c r="D29" t="s">
         <v>508</v>
       </c>
       <c r="E29" t="s">
-        <v>277</v>
+        <v>444</v>
       </c>
       <c r="F29" t="s">
-        <v>554</v>
+        <v>533</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>731</v>
+        <v>95</v>
       </c>
       <c r="B30" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C30" t="n">
         <v>331</v>
       </c>
       <c r="D30" t="s">
-        <v>394</v>
+        <v>557</v>
       </c>
       <c r="E30" t="s">
-        <v>366</v>
+        <v>414</v>
       </c>
       <c r="F30" t="s">
-        <v>365</v>
+        <v>724</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>103</v>
+        <v>292</v>
       </c>
       <c r="B31" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C31" t="n">
         <v>330</v>
       </c>
       <c r="D31" t="s">
-        <v>359</v>
+        <v>526</v>
       </c>
       <c r="E31" t="s">
-        <v>366</v>
+        <v>414</v>
       </c>
       <c r="F31" t="s">
-        <v>365</v>
+        <v>724</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>650</v>
+        <v>249</v>
       </c>
       <c r="B32" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C32" t="n">
         <v>329</v>
       </c>
       <c r="D32" t="s">
-        <v>437</v>
+        <v>547</v>
       </c>
       <c r="E32" t="s">
-        <v>277</v>
+        <v>444</v>
       </c>
       <c r="F32" t="s">
-        <v>554</v>
+        <v>533</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>537</v>
+        <v>807</v>
       </c>
       <c r="B33" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C33" t="n">
         <v>328</v>
       </c>
       <c r="D33" t="s">
-        <v>46</v>
+        <v>314</v>
       </c>
       <c r="E33" t="s">
-        <v>81</v>
+        <v>162</v>
       </c>
       <c r="F33" t="s">
-        <v>335</v>
+        <v>556</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>398</v>
+        <v>422</v>
       </c>
       <c r="B34" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C34" t="n">
         <v>327</v>
       </c>
       <c r="D34" t="s">
-        <v>116</v>
+        <v>780</v>
       </c>
       <c r="E34" t="s">
-        <v>704</v>
+        <v>351</v>
       </c>
       <c r="F34" t="s">
-        <v>104</v>
+        <v>258</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>463</v>
+        <v>735</v>
       </c>
       <c r="B35" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C35" t="n">
         <v>326</v>
       </c>
       <c r="D35" t="s">
-        <v>707</v>
+        <v>778</v>
       </c>
       <c r="E35" t="s">
-        <v>81</v>
+        <v>162</v>
       </c>
       <c r="F35" t="s">
-        <v>335</v>
+        <v>556</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>577</v>
+        <v>280</v>
       </c>
       <c r="B36" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C36" t="n">
         <v>325</v>
       </c>
       <c r="D36" t="s">
-        <v>388</v>
+        <v>69</v>
       </c>
       <c r="E36" t="s">
-        <v>81</v>
+        <v>162</v>
       </c>
       <c r="F36" t="s">
-        <v>335</v>
+        <v>556</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>72</v>
+        <v>567</v>
       </c>
       <c r="B37" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C37" t="n">
         <v>324</v>
       </c>
       <c r="D37" t="s">
-        <v>172</v>
+        <v>817</v>
       </c>
       <c r="E37" t="s">
-        <v>81</v>
+        <v>162</v>
       </c>
       <c r="F37" t="s">
-        <v>335</v>
+        <v>556</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>58</v>
+        <v>796</v>
       </c>
       <c r="B38" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C38" t="n">
         <v>323</v>
       </c>
       <c r="D38" t="s">
-        <v>751</v>
+        <v>14</v>
       </c>
       <c r="E38" t="s">
-        <v>81</v>
+        <v>162</v>
       </c>
       <c r="F38" t="s">
-        <v>335</v>
+        <v>556</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>167</v>
+        <v>491</v>
       </c>
       <c r="B39" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C39" t="n">
         <v>322</v>
       </c>
       <c r="D39" t="s">
-        <v>245</v>
+        <v>754</v>
       </c>
       <c r="E39" t="s">
-        <v>81</v>
+        <v>162</v>
       </c>
       <c r="F39" t="s">
-        <v>335</v>
+        <v>556</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>674</v>
+        <v>342</v>
       </c>
       <c r="B40" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C40" t="n">
         <v>321</v>
       </c>
       <c r="D40" t="s">
-        <v>239</v>
+        <v>124</v>
       </c>
       <c r="F40" t="s">
-        <v>542</v>
+        <v>773</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>182</v>
+        <v>0</v>
       </c>
       <c r="B41" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C41" t="n">
         <v>320</v>
       </c>
       <c r="D41" t="s">
-        <v>601</v>
+        <v>88</v>
       </c>
       <c r="E41" t="s">
-        <v>383</v>
+        <v>70</v>
       </c>
       <c r="F41" t="s">
-        <v>401</v>
+        <v>389</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>610</v>
+        <v>761</v>
       </c>
       <c r="B42" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C42" t="n">
         <v>319</v>
       </c>
       <c r="D42" t="s">
-        <v>528</v>
+        <v>615</v>
       </c>
       <c r="E42" t="s">
-        <v>383</v>
+        <v>70</v>
       </c>
       <c r="F42" t="s">
-        <v>401</v>
+        <v>389</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>676</v>
+        <v>402</v>
       </c>
       <c r="B43" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C43" t="n">
         <v>318</v>
       </c>
       <c r="D43" t="s">
-        <v>397</v>
+        <v>216</v>
       </c>
       <c r="E43" t="s">
-        <v>383</v>
+        <v>70</v>
       </c>
       <c r="F43" t="s">
-        <v>401</v>
+        <v>389</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>713</v>
+        <v>694</v>
       </c>
       <c r="B44" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C44" t="n">
         <v>317</v>
       </c>
       <c r="D44" t="s">
-        <v>754</v>
+        <v>478</v>
       </c>
       <c r="E44" t="s">
-        <v>383</v>
+        <v>70</v>
       </c>
       <c r="F44" t="s">
-        <v>401</v>
+        <v>389</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>440</v>
+        <v>668</v>
       </c>
       <c r="B45" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C45" t="n">
         <v>316</v>
       </c>
       <c r="D45" t="s">
-        <v>137</v>
+        <v>328</v>
       </c>
       <c r="F45" t="s">
-        <v>124</v>
+        <v>301</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>459</v>
+        <v>691</v>
       </c>
       <c r="B46" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C46" t="n">
         <v>315</v>
       </c>
       <c r="D46" t="s">
-        <v>614</v>
+        <v>374</v>
       </c>
       <c r="E46" t="s">
-        <v>663</v>
+        <v>220</v>
       </c>
       <c r="F46" t="s">
-        <v>538</v>
+        <v>814</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>199</v>
+        <v>633</v>
       </c>
       <c r="B47" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C47" t="n">
         <v>314</v>
       </c>
       <c r="D47" t="s">
-        <v>159</v>
+        <v>800</v>
       </c>
       <c r="E47" t="s">
-        <v>663</v>
+        <v>220</v>
       </c>
       <c r="F47" t="s">
-        <v>538</v>
+        <v>814</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>474</v>
+        <v>624</v>
       </c>
       <c r="B48" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C48" t="n">
         <v>313</v>
       </c>
       <c r="D48" t="s">
-        <v>843</v>
+        <v>599</v>
       </c>
       <c r="F48" t="s">
-        <v>538</v>
+        <v>814</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>513</v>
+        <v>551</v>
       </c>
       <c r="B49" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C49" t="n">
         <v>312</v>
       </c>
       <c r="D49" t="s">
-        <v>711</v>
+        <v>650</v>
       </c>
       <c r="E49" t="s">
-        <v>663</v>
+        <v>220</v>
       </c>
       <c r="F49" t="s">
-        <v>538</v>
+        <v>814</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>498</v>
+        <v>424</v>
       </c>
       <c r="B50" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C50" t="n">
         <v>311</v>
       </c>
       <c r="D50" t="s">
-        <v>660</v>
+        <v>481</v>
       </c>
       <c r="E50" t="s">
-        <v>663</v>
+        <v>220</v>
       </c>
       <c r="F50" t="s">
-        <v>538</v>
+        <v>814</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>549</v>
+        <v>19</v>
       </c>
       <c r="B51" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C51" t="n">
         <v>310</v>
       </c>
       <c r="D51" t="s">
-        <v>100</v>
+        <v>734</v>
       </c>
       <c r="F51" t="s">
-        <v>488</v>
+        <v>586</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>179</v>
+        <v>18</v>
       </c>
       <c r="B52" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C52" t="n">
         <v>309</v>
       </c>
       <c r="D52" t="s">
-        <v>36</v>
+        <v>330</v>
       </c>
       <c r="F52" t="s">
-        <v>488</v>
+        <v>586</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>0</v>
+        <v>683</v>
       </c>
       <c r="B53" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C53" t="n">
         <v>308</v>
       </c>
       <c r="D53" t="s">
-        <v>286</v>
+        <v>164</v>
       </c>
       <c r="F53" t="s">
-        <v>488</v>
+        <v>586</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>743</v>
+        <v>468</v>
       </c>
       <c r="B54" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C54" t="n">
         <v>307</v>
       </c>
       <c r="D54" t="s">
-        <v>557</v>
+        <v>445</v>
       </c>
       <c r="F54" t="s">
-        <v>66</v>
+        <v>337</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>127</v>
+        <v>233</v>
       </c>
       <c r="B55" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C55" t="n">
         <v>306</v>
       </c>
       <c r="D55" t="s">
-        <v>310</v>
+        <v>43</v>
       </c>
       <c r="F55" t="s">
-        <v>66</v>
+        <v>337</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>402</v>
+        <v>281</v>
       </c>
       <c r="B56" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C56" t="n">
         <v>305</v>
       </c>
       <c r="D56" t="s">
-        <v>724</v>
+        <v>509</v>
       </c>
       <c r="E56" t="s">
-        <v>370</v>
+        <v>315</v>
       </c>
       <c r="F56" t="s">
-        <v>31</v>
+        <v>588</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>680</v>
+        <v>76</v>
       </c>
       <c r="B57" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C57" t="n">
         <v>304</v>
       </c>
       <c r="D57" t="s">
-        <v>363</v>
+        <v>720</v>
       </c>
       <c r="F57" t="s">
-        <v>426</v>
+        <v>190</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="B58" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C58" t="n">
         <v>303</v>
       </c>
       <c r="D58" t="s">
-        <v>820</v>
+        <v>790</v>
       </c>
       <c r="F58" t="s">
-        <v>488</v>
+        <v>586</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>591</v>
+        <v>803</v>
       </c>
       <c r="B59" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C59" t="n">
         <v>302</v>
       </c>
       <c r="D59" t="s">
-        <v>154</v>
+        <v>698</v>
       </c>
       <c r="E59" t="s">
-        <v>277</v>
+        <v>444</v>
       </c>
       <c r="F59" t="s">
-        <v>554</v>
+        <v>533</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>53</v>
+        <v>383</v>
       </c>
       <c r="B60" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C60" t="n">
         <v>301</v>
       </c>
       <c r="D60" t="s">
-        <v>690</v>
+        <v>537</v>
       </c>
       <c r="F60" t="s">
-        <v>651</v>
+        <v>236</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>507</v>
+        <v>129</v>
       </c>
       <c r="B61" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C61" t="n">
         <v>300</v>
       </c>
       <c r="D61" t="s">
-        <v>43</v>
+        <v>211</v>
       </c>
       <c r="F61" t="s">
-        <v>496</v>
+        <v>634</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>221</v>
+        <v>305</v>
       </c>
       <c r="B62" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C62" t="n">
         <v>299</v>
       </c>
       <c r="D62" t="s">
-        <v>500</v>
+        <v>699</v>
       </c>
       <c r="F62" t="s">
-        <v>651</v>
+        <v>236</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>62</v>
+        <v>667</v>
       </c>
       <c r="B63" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C63" t="n">
         <v>298</v>
       </c>
       <c r="D63" t="s">
-        <v>809</v>
+        <v>563</v>
       </c>
       <c r="F63" t="s">
-        <v>651</v>
+        <v>236</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>29</v>
+        <v>812</v>
       </c>
       <c r="B64" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C64" t="n">
         <v>297</v>
       </c>
       <c r="D64" t="s">
-        <v>709</v>
+        <v>273</v>
       </c>
       <c r="F64" t="s">
-        <v>138</v>
+        <v>361</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>321</v>
+        <v>363</v>
       </c>
       <c r="B65" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C65" t="n">
         <v>296</v>
       </c>
       <c r="D65" t="s">
-        <v>20</v>
+        <v>133</v>
       </c>
       <c r="F65" t="s">
-        <v>138</v>
+        <v>361</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>97</v>
+        <v>418</v>
       </c>
       <c r="B66" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C66" t="n">
         <v>295</v>
       </c>
       <c r="D66" t="s">
-        <v>565</v>
+        <v>334</v>
       </c>
       <c r="F66" t="s">
-        <v>138</v>
+        <v>361</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>371</v>
+        <v>340</v>
       </c>
       <c r="B67" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C67" t="n">
         <v>294</v>
       </c>
       <c r="D67" t="s">
-        <v>178</v>
+        <v>227</v>
       </c>
       <c r="F67" t="s">
-        <v>138</v>
+        <v>361</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
-        <v>828</v>
+        <v>240</v>
       </c>
       <c r="B68" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C68" t="n">
         <v>293</v>
       </c>
       <c r="D68" t="s">
-        <v>339</v>
+        <v>381</v>
       </c>
       <c r="F68" t="s">
-        <v>138</v>
+        <v>361</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>409</v>
+        <v>573</v>
       </c>
       <c r="B69" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C69" t="n">
         <v>292</v>
       </c>
       <c r="D69" t="s">
-        <v>732</v>
+        <v>513</v>
       </c>
       <c r="F69" t="s">
-        <v>138</v>
+        <v>361</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>254</v>
+        <v>644</v>
       </c>
       <c r="B70" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C70" t="n">
         <v>291</v>
       </c>
       <c r="D70" t="s">
-        <v>192</v>
+        <v>30</v>
       </c>
       <c r="F70" t="s">
-        <v>138</v>
+        <v>361</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
-        <v>362</v>
+        <v>250</v>
       </c>
       <c r="B71" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C71" t="n">
         <v>290</v>
       </c>
       <c r="D71" t="s">
-        <v>292</v>
+        <v>168</v>
       </c>
       <c r="F71" t="s">
-        <v>138</v>
+        <v>361</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
-        <v>175</v>
+        <v>781</v>
       </c>
       <c r="B72" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C72" t="n">
         <v>289</v>
       </c>
       <c r="D72" t="s">
-        <v>73</v>
+        <v>767</v>
       </c>
       <c r="F72" t="s">
-        <v>138</v>
+        <v>361</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>425</v>
+        <v>336</v>
       </c>
       <c r="B73" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C73" t="n">
         <v>288</v>
       </c>
       <c r="D73" t="s">
-        <v>126</v>
+        <v>833</v>
       </c>
       <c r="F73" t="s">
-        <v>138</v>
+        <v>361</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
-        <v>758</v>
+        <v>679</v>
       </c>
       <c r="B74" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C74" t="n">
         <v>287</v>
       </c>
       <c r="D74" t="s">
-        <v>624</v>
+        <v>377</v>
       </c>
       <c r="F74" t="s">
-        <v>138</v>
+        <v>361</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
-        <v>211</v>
+        <v>66</v>
       </c>
       <c r="B75" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C75" t="n">
         <v>286</v>
       </c>
       <c r="D75" t="s">
-        <v>161</v>
+        <v>433</v>
       </c>
       <c r="F75" t="s">
-        <v>138</v>
+        <v>361</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
-        <v>436</v>
+        <v>681</v>
       </c>
       <c r="B76" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C76" t="n">
         <v>285</v>
       </c>
       <c r="D76" t="s">
-        <v>333</v>
+        <v>180</v>
       </c>
       <c r="F76" t="s">
-        <v>822</v>
+        <v>474</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>810</v>
+        <v>834</v>
       </c>
       <c r="B77" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C77" t="n">
         <v>284</v>
       </c>
       <c r="D77" t="s">
-        <v>788</v>
+        <v>352</v>
       </c>
       <c r="F77" t="s">
-        <v>138</v>
+        <v>361</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>41</v>
+        <v>643</v>
       </c>
       <c r="B78" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C78" t="n">
         <v>283</v>
       </c>
       <c r="D78" t="s">
-        <v>668</v>
+        <v>806</v>
       </c>
       <c r="F78" t="s">
-        <v>138</v>
+        <v>361</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>665</v>
+        <v>357</v>
       </c>
       <c r="B79" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C79" t="n">
         <v>282</v>
       </c>
       <c r="D79" t="s">
-        <v>666</v>
+        <v>716</v>
       </c>
       <c r="F79" t="s">
-        <v>138</v>
+        <v>361</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
-        <v>802</v>
+        <v>158</v>
       </c>
       <c r="B80" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C80" t="n">
         <v>281</v>
       </c>
       <c r="D80" t="s">
-        <v>35</v>
+        <v>252</v>
       </c>
       <c r="F80" t="s">
-        <v>138</v>
+        <v>361</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>387</v>
+        <v>732</v>
       </c>
       <c r="B81" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C81" t="n">
         <v>280</v>
       </c>
       <c r="D81" t="s">
-        <v>324</v>
+        <v>620</v>
       </c>
       <c r="F81" t="s">
-        <v>138</v>
+        <v>361</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>521</v>
+        <v>460</v>
       </c>
       <c r="B82" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C82" t="n">
         <v>279</v>
       </c>
       <c r="D82" t="s">
+        <v>570</v>
+      </c>
+      <c r="F82" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
-        <v>273</v>
+        <v>845</v>
       </c>
       <c r="B83" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C83" t="n">
         <v>278</v>
       </c>
       <c r="D83" t="s">
-        <v>283</v>
+        <v>165</v>
       </c>
       <c r="F83" t="s">
-        <v>138</v>
+        <v>361</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
-        <v>320</v>
+        <v>276</v>
       </c>
       <c r="B84" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C84" t="n">
         <v>277</v>
       </c>
       <c r="D84" t="s">
-        <v>616</v>
+        <v>607</v>
       </c>
       <c r="F84" t="s">
-        <v>138</v>
+        <v>361</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
-        <v>804</v>
+        <v>708</v>
       </c>
       <c r="B85" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C85" t="n">
         <v>276</v>
       </c>
       <c r="D85" t="s">
-        <v>94</v>
+        <v>688</v>
       </c>
       <c r="F85" t="s">
-        <v>138</v>
+        <v>361</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
-        <v>341</v>
+        <v>83</v>
       </c>
       <c r="B86" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C86" t="n">
         <v>275</v>
       </c>
       <c r="D86" t="s">
-        <v>744</v>
+        <v>231</v>
       </c>
       <c r="F86" t="s">
-        <v>207</v>
+        <v>664</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
-        <v>168</v>
+        <v>610</v>
       </c>
       <c r="B87" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C87" t="n">
         <v>274</v>
       </c>
       <c r="D87" t="s">
-        <v>505</v>
+        <v>121</v>
       </c>
       <c r="F87" t="s">
-        <v>207</v>
+        <v>664</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>632</v>
+        <v>464</v>
       </c>
       <c r="B88" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C88" t="n">
         <v>272</v>
       </c>
       <c r="D88" t="s">
-        <v>338</v>
+        <v>434</v>
       </c>
       <c r="F88" t="s">
-        <v>207</v>
+        <v>664</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>193</v>
+        <v>385</v>
       </c>
       <c r="B89" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C89" t="n">
         <v>271</v>
       </c>
       <c r="D89" t="s">
-        <v>266</v>
+        <v>203</v>
       </c>
       <c r="F89" t="s">
-        <v>207</v>
+        <v>664</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
-        <v>353</v>
+        <v>319</v>
       </c>
       <c r="B90" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C90" t="n">
         <v>270</v>
       </c>
       <c r="D90" t="s">
-        <v>627</v>
+        <v>660</v>
       </c>
       <c r="F90" t="s">
-        <v>207</v>
+        <v>664</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>435</v>
+        <v>25</v>
       </c>
       <c r="B91" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C91" t="n">
         <v>269</v>
       </c>
       <c r="D91" t="s">
-        <v>170</v>
+        <v>243</v>
       </c>
       <c r="F91" t="s">
-        <v>468</v>
+        <v>848</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
-        <v>155</v>
+        <v>225</v>
       </c>
       <c r="B92" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C92" t="n">
         <v>268</v>
       </c>
       <c r="D92" t="s">
-        <v>698</v>
+        <v>111</v>
       </c>
       <c r="F92" t="s">
-        <v>78</v>
+        <v>572</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
-        <v>157</v>
+        <v>707</v>
       </c>
       <c r="B93" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C93" t="n">
         <v>267</v>
       </c>
       <c r="D93" t="s">
-        <v>687</v>
+        <v>221</v>
       </c>
       <c r="F93" t="s">
-        <v>852</v>
+        <v>705</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
-        <v>644</v>
+        <v>415</v>
       </c>
       <c r="B94" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C94" t="n">
         <v>266</v>
       </c>
       <c r="D94" t="s">
-        <v>792</v>
+        <v>404</v>
       </c>
       <c r="F94" t="s">
-        <v>830</v>
+        <v>552</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
-        <v>59</v>
+        <v>574</v>
       </c>
       <c r="B95" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C95" t="n">
         <v>265</v>
       </c>
       <c r="D95" t="s">
-        <v>314</v>
+        <v>456</v>
       </c>
       <c r="F95" t="s">
-        <v>421</v>
+        <v>324</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
-        <v>367</v>
+        <v>317</v>
       </c>
       <c r="B96" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C96" t="n">
         <v>264</v>
       </c>
       <c r="D96" t="s">
-        <v>354</v>
+        <v>126</v>
       </c>
       <c r="F96" t="s">
-        <v>848</v>
+        <v>405</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
-        <v>561</v>
+        <v>520</v>
       </c>
       <c r="B97" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C97" t="n">
         <v>263</v>
       </c>
       <c r="D97" t="s">
-        <v>592</v>
+        <v>498</v>
       </c>
       <c r="F97" t="s">
-        <v>848</v>
+        <v>405</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
-        <v>323</v>
+        <v>228</v>
       </c>
       <c r="B98" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C98" t="n">
         <v>262</v>
       </c>
       <c r="D98" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="F98" t="s">
-        <v>84</v>
+        <v>717</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
-        <v>352</v>
+        <v>619</v>
       </c>
       <c r="B99" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C99" t="n">
         <v>261</v>
       </c>
       <c r="D99" t="s">
-        <v>716</v>
+        <v>419</v>
       </c>
       <c r="F99" t="s">
-        <v>84</v>
+        <v>717</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
-        <v>1</v>
+        <v>492</v>
       </c>
       <c r="B100" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C100" t="n">
         <v>260</v>
       </c>
       <c r="D100" t="s">
-        <v>183</v>
+        <v>801</v>
       </c>
       <c r="F100" t="s">
-        <v>752</v>
+        <v>672</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
-        <v>282</v>
+        <v>63</v>
       </c>
       <c r="B101" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C101" t="n">
         <v>259</v>
       </c>
       <c r="D101" t="s">
-        <v>562</v>
+        <v>325</v>
       </c>
       <c r="F101" t="s">
-        <v>372</v>
+        <v>80</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
-        <v>299</v>
+        <v>260</v>
       </c>
       <c r="B102" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C102" t="n">
         <v>258</v>
       </c>
       <c r="D102" t="s">
-        <v>785</v>
+        <v>316</v>
       </c>
       <c r="F102" t="s">
-        <v>372</v>
+        <v>80</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
-        <v>515</v>
+        <v>558</v>
       </c>
       <c r="B103" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C103" t="n">
         <v>257</v>
       </c>
       <c r="D103" t="s">
-        <v>322</v>
+        <v>167</v>
       </c>
       <c r="F103" t="s">
-        <v>729</v>
+        <v>394</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
-        <v>475</v>
+        <v>581</v>
       </c>
       <c r="B104" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C104" t="n">
         <v>256</v>
       </c>
       <c r="D104" t="s">
-        <v>382</v>
+        <v>625</v>
       </c>
       <c r="F104" t="s">
-        <v>729</v>
+        <v>394</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="B105" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C105" t="n">
         <v>255</v>
       </c>
       <c r="D105" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F105" t="s">
-        <v>372</v>
+        <v>80</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
-        <v>844</v>
+        <v>125</v>
       </c>
       <c r="B106" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C106" t="n">
         <v>254</v>
       </c>
       <c r="D106" t="s">
-        <v>449</v>
+        <v>99</v>
       </c>
       <c r="F106" t="s">
-        <v>407</v>
+        <v>766</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
-        <v>212</v>
+        <v>86</v>
       </c>
       <c r="B107" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C107" t="n">
         <v>253</v>
       </c>
       <c r="D107" t="s">
-        <v>720</v>
+        <v>772</v>
       </c>
       <c r="F107" t="s">
-        <v>407</v>
+        <v>766</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
-        <v>237</v>
+        <v>490</v>
       </c>
       <c r="B108" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C108" t="n">
         <v>252</v>
       </c>
       <c r="D108" t="s">
-        <v>456</v>
+        <v>827</v>
       </c>
       <c r="F108" t="s">
-        <v>493</v>
+        <v>362</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
-        <v>424</v>
+        <v>583</v>
       </c>
       <c r="B109" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C109" t="n">
         <v>251</v>
       </c>
       <c r="D109" t="s">
-        <v>705</v>
+        <v>846</v>
       </c>
       <c r="F109" t="s">
-        <v>10</v>
+        <v>189</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
-        <v>304</v>
+        <v>602</v>
       </c>
       <c r="B110" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C110" t="n">
         <v>250</v>
       </c>
       <c r="D110" t="s">
-        <v>832</v>
+        <v>469</v>
       </c>
       <c r="F110" t="s">
-        <v>712</v>
+        <v>494</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
-        <v>259</v>
+        <v>277</v>
       </c>
       <c r="B111" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C111" t="n">
         <v>249</v>
       </c>
       <c r="D111" t="s">
-        <v>800</v>
+        <v>795</v>
       </c>
       <c r="F111" t="s">
-        <v>477</v>
+        <v>578</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
-        <v>572</v>
+        <v>406</v>
       </c>
       <c r="B112" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C112" t="n">
         <v>248</v>
       </c>
       <c r="D112" t="s">
-        <v>487</v>
+        <v>341</v>
       </c>
       <c r="F112" t="s">
-        <v>10</v>
+        <v>189</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="B113" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C113" t="n">
         <v>247</v>
       </c>
       <c r="D113" t="s">
-        <v>139</v>
+        <v>77</v>
       </c>
       <c r="F113" t="s">
-        <v>712</v>
+        <v>494</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
-        <v>140</v>
+        <v>110</v>
       </c>
       <c r="B114" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C114" t="n">
         <v>246</v>
       </c>
       <c r="D114" t="s">
-        <v>385</v>
+        <v>441</v>
       </c>
       <c r="F114" t="s">
-        <v>712</v>
+        <v>494</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
-        <v>532</v>
+        <v>261</v>
       </c>
       <c r="B115" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C115" t="n">
         <v>245</v>
       </c>
       <c r="D115" t="s">
-        <v>855</v>
+        <v>47</v>
       </c>
       <c r="F115" t="s">
-        <v>10</v>
+        <v>189</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B116" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C116" t="n">
         <v>244</v>
       </c>
       <c r="D116" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="F116" t="s">
-        <v>10</v>
+        <v>189</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
-        <v>241</v>
+        <v>466</v>
       </c>
       <c r="B117" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C117" t="n">
         <v>243</v>
       </c>
       <c r="D117" t="s">
-        <v>204</v>
+        <v>10</v>
       </c>
       <c r="F117" t="s">
-        <v>10</v>
+        <v>189</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
-        <v>271</v>
+        <v>443</v>
       </c>
       <c r="B118" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C118" t="n">
         <v>242</v>
       </c>
       <c r="D118" t="s">
-        <v>745</v>
+        <v>729</v>
       </c>
       <c r="F118" t="s">
-        <v>10</v>
+        <v>189</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
-        <v>755</v>
+        <v>186</v>
       </c>
       <c r="B119" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C119" t="n">
         <v>241</v>
       </c>
       <c r="D119" t="s">
-        <v>393</v>
+        <v>815</v>
       </c>
       <c r="F119" t="s">
-        <v>10</v>
+        <v>189</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
-        <v>613</v>
+        <v>54</v>
       </c>
       <c r="B120" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C120" t="n">
         <v>240</v>
       </c>
       <c r="D120" t="s">
-        <v>543</v>
+        <v>695</v>
       </c>
       <c r="F120" t="s">
-        <v>10</v>
+        <v>189</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
-        <v>701</v>
+        <v>626</v>
       </c>
       <c r="B121" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C121" t="n">
         <v>239</v>
       </c>
       <c r="D121" t="s">
-        <v>681</v>
+        <v>759</v>
       </c>
       <c r="F121" t="s">
-        <v>10</v>
+        <v>189</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
-        <v>264</v>
+        <v>123</v>
       </c>
       <c r="B122" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C122" t="n">
         <v>238</v>
       </c>
       <c r="D122" t="s">
-        <v>135</v>
+        <v>97</v>
       </c>
       <c r="F122" t="s">
-        <v>10</v>
+        <v>189</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
-        <v>151</v>
+        <v>518</v>
       </c>
       <c r="B123" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C123" t="n">
         <v>237</v>
       </c>
       <c r="D123" t="s">
-        <v>482</v>
+        <v>106</v>
       </c>
       <c r="F123" t="s">
-        <v>10</v>
+        <v>189</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
-        <v>89</v>
+        <v>596</v>
       </c>
       <c r="B124" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C124" t="n">
         <v>236</v>
       </c>
       <c r="D124" t="s">
-        <v>817</v>
+        <v>230</v>
       </c>
       <c r="F124" t="s">
-        <v>10</v>
+        <v>189</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
-        <v>17</v>
+        <v>100</v>
       </c>
       <c r="B125" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C125" t="n">
         <v>235</v>
       </c>
       <c r="D125" t="s">
-        <v>356</v>
+        <v>272</v>
       </c>
       <c r="F125" t="s">
-        <v>10</v>
+        <v>189</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
-        <v>113</v>
+        <v>597</v>
       </c>
       <c r="B126" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C126" t="n">
         <v>234</v>
       </c>
       <c r="D126" t="s">
-        <v>410</v>
+        <v>282</v>
       </c>
       <c r="F126" t="s">
-        <v>10</v>
+        <v>189</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
-        <v>15</v>
+        <v>799</v>
       </c>
       <c r="B127" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C127" t="n">
         <v>233</v>
       </c>
       <c r="D127" t="s">
-        <v>105</v>
+        <v>61</v>
       </c>
       <c r="F127" t="s">
-        <v>10</v>
+        <v>189</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
-        <v>728</v>
+        <v>226</v>
       </c>
       <c r="B128" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C128" t="n">
         <v>232</v>
       </c>
       <c r="D128" t="s">
-        <v>702</v>
+        <v>538</v>
       </c>
       <c r="F128" t="s">
-        <v>10</v>
+        <v>189</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
-        <v>2</v>
+        <v>429</v>
       </c>
       <c r="B129" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C129" t="n">
         <v>231</v>
       </c>
       <c r="D129" t="s">
-        <v>14</v>
+        <v>511</v>
       </c>
       <c r="F129" t="s">
-        <v>10</v>
+        <v>189</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
-        <v>206</v>
+        <v>274</v>
       </c>
       <c r="B130" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C130" t="n">
         <v>230</v>
       </c>
       <c r="D130" t="s">
-        <v>209</v>
+        <v>769</v>
       </c>
       <c r="F130" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
-        <v>331</v>
+        <v>194</v>
       </c>
       <c r="B131" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C131" t="n">
         <v>229</v>
       </c>
       <c r="D131" t="s">
-        <v>633</v>
+        <v>238</v>
       </c>
       <c r="F131" t="s">
-        <v>734</v>
+        <v>755</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
-        <v>55</v>
+        <v>432</v>
       </c>
       <c r="B132" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C132" t="n">
         <v>228</v>
       </c>
       <c r="D132" t="s">
-        <v>261</v>
+        <v>476</v>
       </c>
       <c r="F132" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
-        <v>826</v>
+        <v>842</v>
       </c>
       <c r="B133" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C133" t="n">
         <v>227</v>
       </c>
       <c r="D133" t="s">
-        <v>373</v>
+        <v>140</v>
       </c>
       <c r="F133" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
-        <v>692</v>
+        <v>339</v>
       </c>
       <c r="B134" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C134" t="n">
         <v>226</v>
       </c>
       <c r="D134" t="s">
-        <v>198</v>
+        <v>656</v>
       </c>
       <c r="F134" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
-        <v>60</v>
+        <v>387</v>
       </c>
       <c r="B135" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C135" t="n">
         <v>225</v>
       </c>
       <c r="D135" t="s">
-        <v>246</v>
+        <v>26</v>
       </c>
       <c r="F135" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
-        <v>469</v>
+        <v>113</v>
       </c>
       <c r="B136" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C136" t="n">
         <v>224</v>
       </c>
       <c r="D136" t="s">
-        <v>563</v>
+        <v>382</v>
       </c>
       <c r="F136" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
-        <v>501</v>
+        <v>400</v>
       </c>
       <c r="B137" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C137" t="n">
         <v>223</v>
       </c>
       <c r="D137" t="s">
-        <v>319</v>
+        <v>721</v>
       </c>
       <c r="F137" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
-        <v>759</v>
+        <v>495</v>
       </c>
       <c r="B138" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C138" t="n">
         <v>222</v>
       </c>
       <c r="D138" t="s">
-        <v>529</v>
+        <v>727</v>
       </c>
       <c r="F138" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
-        <v>24</v>
+        <v>371</v>
       </c>
       <c r="B139" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C139" t="n">
         <v>221</v>
       </c>
       <c r="D139" t="s">
-        <v>571</v>
+        <v>659</v>
       </c>
       <c r="F139" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" t="s">
-        <v>343</v>
+        <v>636</v>
       </c>
       <c r="B140" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C140" t="n">
         <v>220</v>
       </c>
       <c r="D140" t="s">
-        <v>219</v>
+        <v>663</v>
       </c>
       <c r="F140" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" t="s">
-        <v>107</v>
+        <v>345</v>
       </c>
       <c r="B141" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C141" t="n">
         <v>219</v>
       </c>
       <c r="D141" t="s">
-        <v>760</v>
+        <v>446</v>
       </c>
       <c r="F141" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
-        <v>423</v>
+        <v>722</v>
       </c>
       <c r="B142" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C142" t="n">
         <v>218</v>
       </c>
       <c r="D142" t="s">
-        <v>749</v>
+        <v>380</v>
       </c>
       <c r="F142" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
-        <v>102</v>
+        <v>37</v>
       </c>
       <c r="B143" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C143" t="n">
         <v>217</v>
       </c>
       <c r="D143" t="s">
-        <v>795</v>
+        <v>27</v>
       </c>
       <c r="F143" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
-        <v>642</v>
+        <v>503</v>
       </c>
       <c r="B144" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C144" t="n">
         <v>216</v>
       </c>
       <c r="D144" t="s">
-        <v>177</v>
+        <v>719</v>
       </c>
       <c r="F144" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
-        <v>448</v>
+        <v>208</v>
       </c>
       <c r="B145" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C145" t="n">
         <v>215</v>
       </c>
       <c r="D145" t="s">
-        <v>164</v>
+        <v>427</v>
       </c>
       <c r="F145" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
-        <v>344</v>
+        <v>408</v>
       </c>
       <c r="B146" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C146" t="n">
         <v>214</v>
       </c>
       <c r="D146" t="s">
-        <v>114</v>
+        <v>591</v>
       </c>
       <c r="F146" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" t="s">
-        <v>646</v>
+        <v>359</v>
       </c>
       <c r="B147" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C147" t="n">
         <v>213</v>
       </c>
       <c r="D147" t="s">
-        <v>218</v>
+        <v>388</v>
       </c>
       <c r="F147" t="s">
-        <v>461</v>
+        <v>127</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" t="s">
-        <v>303</v>
+        <v>779</v>
       </c>
       <c r="B148" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C148" t="n">
         <v>212</v>
       </c>
       <c r="D148" t="s">
-        <v>551</v>
+        <v>312</v>
       </c>
       <c r="F148" t="s">
-        <v>712</v>
+        <v>494</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
-        <v>247</v>
+        <v>701</v>
       </c>
       <c r="B149" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C149" t="n">
         <v>211</v>
       </c>
       <c r="D149" t="s">
-        <v>205</v>
+        <v>674</v>
       </c>
       <c r="F149" t="s">
-        <v>22</v>
+        <v>608</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
-        <v>227</v>
+        <v>648</v>
       </c>
       <c r="B150" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C150" t="n">
         <v>210</v>
       </c>
       <c r="D150" t="s">
-        <v>796</v>
+        <v>297</v>
       </c>
       <c r="F150" t="s">
-        <v>712</v>
+        <v>494</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
-        <v>44</v>
+        <v>548</v>
       </c>
       <c r="B151" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C151" t="n">
         <v>209</v>
       </c>
       <c r="D151" t="s">
-        <v>413</v>
+        <v>454</v>
       </c>
       <c r="F151" t="s">
-        <v>22</v>
+        <v>608</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="B152" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C152" t="n">
         <v>208</v>
       </c>
       <c r="D152" t="s">
-        <v>163</v>
+        <v>53</v>
       </c>
       <c r="F152" t="s">
-        <v>22</v>
+        <v>608</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
-        <v>761</v>
+        <v>198</v>
       </c>
       <c r="B153" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C153" t="n">
         <v>207</v>
       </c>
       <c r="D153" t="s">
-        <v>7</v>
+        <v>527</v>
       </c>
       <c r="F153" t="s">
-        <v>22</v>
+        <v>608</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
-        <v>626</v>
+        <v>8</v>
       </c>
       <c r="B154" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C154" t="n">
         <v>206</v>
       </c>
       <c r="D154" t="s">
-        <v>722</v>
+        <v>256</v>
       </c>
       <c r="F154" t="s">
-        <v>22</v>
+        <v>608</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
-        <v>634</v>
+        <v>855</v>
       </c>
       <c r="B155" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C155" t="n">
         <v>205</v>
       </c>
       <c r="D155" t="s">
-        <v>412</v>
+        <v>840</v>
       </c>
       <c r="F155" t="s">
-        <v>22</v>
+        <v>608</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
-        <v>776</v>
+        <v>486</v>
       </c>
       <c r="B156" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C156" t="n">
         <v>204</v>
       </c>
       <c r="D156" t="s">
-        <v>269</v>
+        <v>48</v>
       </c>
       <c r="F156" t="s">
-        <v>22</v>
+        <v>608</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
-        <v>240</v>
+        <v>131</v>
       </c>
       <c r="B157" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C157" t="n">
         <v>203</v>
       </c>
       <c r="D157" t="s">
-        <v>91</v>
+        <v>213</v>
       </c>
       <c r="F157" t="s">
-        <v>22</v>
+        <v>608</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
-        <v>770</v>
+        <v>760</v>
       </c>
       <c r="B158" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C158" t="n">
         <v>202</v>
       </c>
       <c r="D158" t="s">
-        <v>688</v>
+        <v>72</v>
       </c>
       <c r="F158" t="s">
-        <v>22</v>
+        <v>608</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
-        <v>325</v>
+        <v>471</v>
       </c>
       <c r="B159" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C159" t="n">
         <v>201</v>
       </c>
       <c r="D159" t="s">
-        <v>675</v>
+        <v>748</v>
       </c>
       <c r="F159" t="s">
-        <v>22</v>
+        <v>608</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
-        <v>553</v>
+        <v>136</v>
       </c>
       <c r="B160" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C160" t="n">
         <v>200</v>
       </c>
       <c r="D160" t="s">
-        <v>329</v>
+        <v>192</v>
       </c>
       <c r="F160" t="s">
-        <v>306</v>
+        <v>843</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
-        <v>4</v>
+        <v>627</v>
       </c>
       <c r="B161" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C161" t="n">
         <v>199</v>
       </c>
       <c r="D161" t="s">
-        <v>545</v>
+        <v>746</v>
       </c>
       <c r="E161" t="s">
-        <v>293</v>
+        <v>333</v>
       </c>
       <c r="F161" t="s">
-        <v>583</v>
+        <v>12</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
-        <v>432</v>
+        <v>265</v>
       </c>
       <c r="B162" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C162" t="n">
         <v>198</v>
       </c>
       <c r="D162" t="s">
-        <v>169</v>
+        <v>407</v>
       </c>
       <c r="F162" t="s">
-        <v>22</v>
+        <v>608</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
-        <v>669</v>
+        <v>378</v>
       </c>
       <c r="B163" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C163" t="n">
         <v>197</v>
       </c>
       <c r="D163" t="s">
-        <v>765</v>
+        <v>329</v>
       </c>
       <c r="F163" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
-        <v>5</v>
+        <v>71</v>
       </c>
       <c r="B164" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C164" t="n">
         <v>196</v>
       </c>
       <c r="D164" t="s">
-        <v>664</v>
+        <v>270</v>
       </c>
       <c r="F164" t="s">
-        <v>712</v>
+        <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
-        <v>813</v>
+        <v>303</v>
       </c>
       <c r="B165" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C165" t="n">
         <v>195</v>
       </c>
       <c r="D165" t="s">
-        <v>101</v>
+        <v>515</v>
       </c>
       <c r="F165" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
-        <v>85</v>
+        <v>455</v>
       </c>
       <c r="B166" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C166" t="n">
         <v>194</v>
       </c>
       <c r="D166" t="s">
-        <v>148</v>
+        <v>728</v>
       </c>
       <c r="F166" t="s">
-        <v>360</v>
+        <v>49</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
-        <v>368</v>
+        <v>229</v>
       </c>
       <c r="B167" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C167" t="n">
         <v>193</v>
       </c>
       <c r="D167" t="s">
-        <v>54</v>
+        <v>395</v>
       </c>
       <c r="F167" t="s">
-        <v>191</v>
+        <v>696</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
-        <v>808</v>
+        <v>142</v>
       </c>
       <c r="B168" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C168" t="n">
         <v>192</v>
       </c>
       <c r="D168" t="s">
-        <v>311</v>
+        <v>595</v>
       </c>
       <c r="F168" t="s">
-        <v>191</v>
+        <v>696</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
-        <v>838</v>
+        <v>1</v>
       </c>
       <c r="B169" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C169" t="n">
         <v>191</v>
       </c>
       <c r="D169" t="s">
-        <v>605</v>
+        <v>480</v>
       </c>
       <c r="F169" t="s">
-        <v>191</v>
+        <v>696</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" t="s">
-        <v>730</v>
+        <v>29</v>
       </c>
       <c r="B170" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C170" t="n">
         <v>190</v>
       </c>
       <c r="D170" t="s">
-        <v>145</v>
+        <v>841</v>
       </c>
       <c r="F170" t="s">
-        <v>191</v>
+        <v>696</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" t="s">
-        <v>158</v>
+        <v>718</v>
       </c>
       <c r="B171" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C171" t="n">
         <v>189</v>
       </c>
       <c r="D171" t="s">
-        <v>737</v>
+        <v>360</v>
       </c>
       <c r="F171" t="s">
-        <v>191</v>
+        <v>696</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" t="s">
-        <v>603</v>
+        <v>331</v>
       </c>
       <c r="B172" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C172" t="n">
         <v>188</v>
       </c>
       <c r="D172" t="s">
-        <v>652</v>
+        <v>479</v>
       </c>
       <c r="F172" t="s">
-        <v>191</v>
+        <v>696</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
-        <v>689</v>
+        <v>783</v>
       </c>
       <c r="B173" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C173" t="n">
         <v>187</v>
       </c>
       <c r="D173" t="s">
-        <v>342</v>
+        <v>182</v>
       </c>
       <c r="F173" t="s">
-        <v>712</v>
+        <v>494</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
-        <v>794</v>
+        <v>153</v>
       </c>
       <c r="B174" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C174" t="n">
         <v>186</v>
       </c>
       <c r="D174" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="F174" t="s">
-        <v>712</v>
+        <v>494</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
-        <v>453</v>
+        <v>117</v>
       </c>
       <c r="B175" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C175" t="n">
         <v>185</v>
       </c>
       <c r="D175" t="s">
-        <v>590</v>
+        <v>802</v>
       </c>
       <c r="F175" t="s">
-        <v>712</v>
+        <v>494</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
-        <v>779</v>
+        <v>215</v>
       </c>
       <c r="B176" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C176" t="n">
         <v>184</v>
       </c>
       <c r="D176" t="s">
-        <v>544</v>
+        <v>306</v>
       </c>
       <c r="F176" t="s">
-        <v>191</v>
+        <v>696</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
-        <v>233</v>
+        <v>763</v>
       </c>
       <c r="B177" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C177" t="n">
         <v>183</v>
       </c>
       <c r="D177" t="s">
-        <v>647</v>
+        <v>9</v>
       </c>
       <c r="F177" t="s">
-        <v>191</v>
+        <v>696</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
-        <v>234</v>
+        <v>837</v>
       </c>
       <c r="B178" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C178" t="n">
         <v>182</v>
       </c>
       <c r="D178" t="s">
-        <v>481</v>
+        <v>431</v>
       </c>
       <c r="F178" t="s">
-        <v>191</v>
+        <v>696</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
-        <v>49</v>
+        <v>489</v>
       </c>
       <c r="B179" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C179" t="n">
         <v>181</v>
       </c>
       <c r="D179" t="s">
-        <v>244</v>
+        <v>370</v>
       </c>
       <c r="F179" t="s">
-        <v>191</v>
+        <v>696</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
-        <v>347</v>
+        <v>197</v>
       </c>
       <c r="B180" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C180" t="n">
         <v>180</v>
       </c>
       <c r="D180" t="s">
-        <v>829</v>
+        <v>505</v>
       </c>
       <c r="F180" t="s">
-        <v>191</v>
+        <v>696</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
-        <v>607</v>
+        <v>854</v>
       </c>
       <c r="B181" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C181" t="n">
         <v>179</v>
       </c>
       <c r="D181" t="s">
-        <v>280</v>
+        <v>87</v>
       </c>
       <c r="F181" t="s">
-        <v>191</v>
+        <v>696</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" t="s">
-        <v>33</v>
+        <v>332</v>
       </c>
       <c r="B182" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C182" t="n">
         <v>178</v>
       </c>
       <c r="D182" t="s">
-        <v>317</v>
+        <v>78</v>
       </c>
       <c r="F182" t="s">
-        <v>655</v>
+        <v>169</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" t="s">
-        <v>408</v>
+        <v>288</v>
       </c>
       <c r="B183" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C183" t="n">
         <v>177</v>
       </c>
       <c r="D183" t="s">
-        <v>653</v>
+        <v>343</v>
       </c>
       <c r="F183" t="s">
-        <v>655</v>
+        <v>169</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" t="s">
-        <v>270</v>
+        <v>635</v>
       </c>
       <c r="B184" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C184" t="n">
         <v>176</v>
       </c>
       <c r="D184" t="s">
-        <v>598</v>
+        <v>539</v>
       </c>
       <c r="F184" t="s">
-        <v>655</v>
+        <v>169</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" t="s">
-        <v>806</v>
+        <v>294</v>
       </c>
       <c r="B185" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C185" t="n">
         <v>175</v>
       </c>
       <c r="D185" t="s">
-        <v>548</v>
+        <v>521</v>
       </c>
       <c r="F185" t="s">
-        <v>655</v>
+        <v>169</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
-        <v>686</v>
+        <v>579</v>
       </c>
       <c r="B186" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C186" t="n">
         <v>174</v>
       </c>
       <c r="D186" t="s">
-        <v>839</v>
+        <v>685</v>
       </c>
       <c r="F186" t="s">
-        <v>655</v>
+        <v>169</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
-        <v>774</v>
+        <v>825</v>
       </c>
       <c r="B187" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C187" t="n">
         <v>173</v>
       </c>
       <c r="D187" t="s">
-        <v>447</v>
+        <v>67</v>
       </c>
       <c r="F187" t="s">
-        <v>655</v>
+        <v>169</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
-        <v>636</v>
+        <v>232</v>
       </c>
       <c r="B188" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C188" t="n">
         <v>172</v>
       </c>
       <c r="D188" t="s">
-        <v>334</v>
+        <v>743</v>
       </c>
       <c r="F188" t="s">
-        <v>655</v>
+        <v>169</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
-        <v>298</v>
+        <v>318</v>
       </c>
       <c r="B189" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C189" t="n">
         <v>171</v>
       </c>
       <c r="D189" t="s">
-        <v>719</v>
+        <v>262</v>
       </c>
       <c r="F189" t="s">
-        <v>655</v>
+        <v>169</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
-        <v>766</v>
+        <v>283</v>
       </c>
       <c r="B190" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C190" t="n">
         <v>170</v>
       </c>
       <c r="D190" t="s">
-        <v>510</v>
+        <v>295</v>
       </c>
       <c r="F190" t="s">
-        <v>374</v>
+        <v>496</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
-        <v>695</v>
+        <v>401</v>
       </c>
       <c r="B191" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C191" t="n">
         <v>169</v>
       </c>
       <c r="D191" t="s">
-        <v>441</v>
+        <v>472</v>
       </c>
       <c r="F191" t="s">
-        <v>374</v>
+        <v>496</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
-        <v>289</v>
+        <v>813</v>
       </c>
       <c r="B192" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C192" t="n">
         <v>168</v>
       </c>
       <c r="D192" t="s">
-        <v>429</v>
+        <v>199</v>
       </c>
       <c r="F192" t="s">
-        <v>374</v>
+        <v>496</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
-        <v>777</v>
+        <v>522</v>
       </c>
       <c r="B193" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C193" t="n">
         <v>167</v>
       </c>
       <c r="D193" t="s">
-        <v>141</v>
+        <v>284</v>
       </c>
       <c r="F193" t="s">
-        <v>374</v>
+        <v>496</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
-        <v>506</v>
+        <v>792</v>
       </c>
       <c r="B194" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C194" t="n">
         <v>166</v>
       </c>
       <c r="D194" t="s">
-        <v>47</v>
+        <v>263</v>
       </c>
       <c r="F194" t="s">
-        <v>374</v>
+        <v>496</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
-        <v>272</v>
+        <v>470</v>
       </c>
       <c r="B195" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C195" t="n">
         <v>165</v>
       </c>
       <c r="D195" t="s">
-        <v>295</v>
+        <v>550</v>
       </c>
       <c r="F195" t="s">
-        <v>374</v>
+        <v>496</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
-        <v>307</v>
+        <v>4</v>
       </c>
       <c r="B196" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C196" t="n">
         <v>164</v>
       </c>
       <c r="D196" t="s">
-        <v>336</v>
+        <v>793</v>
       </c>
       <c r="F196" t="s">
-        <v>374</v>
+        <v>496</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
-        <v>79</v>
+        <v>823</v>
       </c>
       <c r="B197" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C197" t="n">
         <v>163</v>
       </c>
       <c r="D197" t="s">
-        <v>767</v>
+        <v>348</v>
       </c>
       <c r="F197" t="s">
-        <v>712</v>
+        <v>494</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
-        <v>738</v>
+        <v>31</v>
       </c>
       <c r="B198" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C198" t="n">
         <v>162</v>
       </c>
       <c r="D198" t="s">
-        <v>3</v>
+        <v>484</v>
       </c>
       <c r="F198" t="s">
-        <v>22</v>
+        <v>608</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
-        <v>232</v>
+        <v>254</v>
       </c>
       <c r="B199" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C199" t="n">
         <v>161</v>
       </c>
       <c r="D199" t="s">
-        <v>403</v>
+        <v>24</v>
       </c>
       <c r="F199" t="s">
-        <v>762</v>
+        <v>373</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
-        <v>65</v>
+        <v>839</v>
       </c>
       <c r="B200" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C200" t="n">
         <v>160</v>
       </c>
       <c r="D200" t="s">
-        <v>604</v>
+        <v>632</v>
       </c>
       <c r="F200" t="s">
-        <v>318</v>
+        <v>832</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="B201" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C201" t="n">
         <v>159</v>
       </c>
       <c r="D201" t="s">
-        <v>504</v>
+        <v>818</v>
       </c>
       <c r="F201" t="s">
-        <v>762</v>
+        <v>373</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
-        <v>228</v>
+        <v>605</v>
       </c>
       <c r="B202" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C202" t="n">
         <v>158</v>
       </c>
       <c r="D202" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="F202" t="s">
-        <v>762</v>
+        <v>373</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
-        <v>391</v>
+        <v>794</v>
       </c>
       <c r="B203" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C203" t="n">
         <v>157</v>
       </c>
       <c r="D203" t="s">
-        <v>51</v>
+        <v>611</v>
       </c>
       <c r="F203" t="s">
-        <v>128</v>
+        <v>364</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
-        <v>112</v>
+        <v>426</v>
       </c>
       <c r="B204" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C204" t="n">
         <v>156</v>
       </c>
       <c r="D204" t="s">
-        <v>608</v>
+        <v>146</v>
       </c>
       <c r="F204" t="s">
-        <v>255</v>
+        <v>669</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="B205" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C205" t="n">
         <v>155</v>
       </c>
       <c r="D205" t="s">
-        <v>290</v>
+        <v>733</v>
       </c>
       <c r="F205" t="s">
-        <v>255</v>
+        <v>669</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" t="s">
-        <v>552</v>
+        <v>637</v>
       </c>
       <c r="B206" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C206" t="n">
         <v>154</v>
       </c>
       <c r="D206" t="s">
-        <v>471</v>
+        <v>423</v>
       </c>
       <c r="F206" t="s">
-        <v>129</v>
+        <v>742</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" t="s">
-        <v>620</v>
+        <v>28</v>
       </c>
       <c r="B207" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C207" t="n">
         <v>153</v>
       </c>
       <c r="D207" t="s">
-        <v>265</v>
+        <v>512</v>
       </c>
       <c r="F207" t="s">
-        <v>129</v>
+        <v>742</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" t="s">
-        <v>63</v>
+        <v>247</v>
       </c>
       <c r="B208" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C208" t="n">
         <v>152</v>
       </c>
       <c r="D208" t="s">
-        <v>433</v>
+        <v>645</v>
       </c>
       <c r="F208" t="s">
-        <v>268</v>
+        <v>805</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" t="s">
-        <v>202</v>
+        <v>747</v>
       </c>
       <c r="B209" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C209" t="n">
         <v>151</v>
       </c>
       <c r="D209" t="s">
-        <v>61</v>
+        <v>457</v>
       </c>
       <c r="F209" t="s">
-        <v>318</v>
+        <v>832</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
-        <v>176</v>
+        <v>298</v>
       </c>
       <c r="B210" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C210" t="n">
         <v>150</v>
       </c>
       <c r="D210" t="s">
-        <v>833</v>
+        <v>75</v>
       </c>
       <c r="F210" t="s">
-        <v>268</v>
+        <v>805</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
-        <v>673</v>
+        <v>188</v>
       </c>
       <c r="B211" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C211" t="n">
         <v>149</v>
       </c>
       <c r="D211" t="s">
-        <v>230</v>
+        <v>736</v>
       </c>
       <c r="F211" t="s">
-        <v>318</v>
+        <v>832</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" t="s">
-        <v>639</v>
+        <v>598</v>
       </c>
       <c r="B212" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C212" t="n">
         <v>148</v>
       </c>
       <c r="D212" t="s">
-        <v>242</v>
+        <v>201</v>
       </c>
       <c r="F212" t="s">
-        <v>32</v>
+        <v>428</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" t="s">
-        <v>294</v>
+        <v>666</v>
       </c>
       <c r="B213" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C213" t="n">
         <v>147</v>
       </c>
       <c r="D213" t="s">
-        <v>851</v>
+        <v>828</v>
       </c>
       <c r="F213" t="s">
-        <v>540</v>
+        <v>465</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" t="s">
-        <v>638</v>
+        <v>397</v>
       </c>
       <c r="B214" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C214" t="n">
         <v>146</v>
       </c>
       <c r="D214" t="s">
-        <v>491</v>
+        <v>68</v>
       </c>
       <c r="F214" t="s">
-        <v>540</v>
+        <v>465</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" t="s">
-        <v>854</v>
+        <v>462</v>
       </c>
       <c r="B215" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C215" t="n">
         <v>145</v>
       </c>
       <c r="D215" t="s">
-        <v>68</v>
+        <v>712</v>
       </c>
       <c r="F215" t="s">
-        <v>694</v>
+        <v>372</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" t="s">
-        <v>52</v>
+        <v>622</v>
       </c>
       <c r="B216" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C216" t="n">
         <v>144</v>
       </c>
       <c r="D216" t="s">
-        <v>486</v>
+        <v>64</v>
       </c>
       <c r="F216" t="s">
-        <v>694</v>
+        <v>372</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" t="s">
-        <v>630</v>
+        <v>677</v>
       </c>
       <c r="B217" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C217" t="n">
         <v>143</v>
       </c>
       <c r="D217" t="s">
-        <v>640</v>
+        <v>844</v>
       </c>
       <c r="F217" t="s">
-        <v>285</v>
+        <v>689</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
-        <v>226</v>
+        <v>132</v>
       </c>
       <c r="B218" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C218" t="n">
         <v>142</v>
       </c>
       <c r="D218" t="s">
-        <v>454</v>
+        <v>768</v>
       </c>
       <c r="F218" t="s">
-        <v>540</v>
+        <v>465</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
         <v>392</v>
       </c>
       <c r="B219" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C219" t="n">
         <v>141</v>
       </c>
       <c r="D219" t="s">
-        <v>849</v>
+        <v>237</v>
       </c>
       <c r="F219" t="s">
-        <v>540</v>
+        <v>465</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
-        <v>476</v>
+        <v>119</v>
       </c>
       <c r="B220" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C220" t="n">
         <v>140</v>
       </c>
       <c r="D220" t="s">
-        <v>827</v>
+        <v>15</v>
       </c>
       <c r="F220" t="s">
-        <v>694</v>
+        <v>372</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" t="s">
-        <v>753</v>
+        <v>749</v>
       </c>
       <c r="B221" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C221" t="n">
         <v>139</v>
       </c>
       <c r="D221" t="s">
-        <v>756</v>
+        <v>774</v>
       </c>
       <c r="F221" t="s">
-        <v>540</v>
+        <v>465</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
-        <v>200</v>
+        <v>286</v>
       </c>
       <c r="B222" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C222" t="n">
         <v>138</v>
       </c>
       <c r="D222" t="s">
-        <v>541</v>
+        <v>152</v>
       </c>
       <c r="F222" t="s">
-        <v>285</v>
+        <v>689</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
-        <v>483</v>
+        <v>835</v>
       </c>
       <c r="B223" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C223" t="n">
         <v>137</v>
       </c>
       <c r="D223" t="s">
-        <v>37</v>
+        <v>266</v>
       </c>
       <c r="F223" t="s">
-        <v>285</v>
+        <v>689</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
-        <v>251</v>
+        <v>56</v>
       </c>
       <c r="B224" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C224" t="n">
         <v>136</v>
       </c>
       <c r="D224" t="s">
-        <v>414</v>
+        <v>36</v>
       </c>
       <c r="F224" t="s">
-        <v>540</v>
+        <v>465</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" t="s">
-        <v>45</v>
+        <v>175</v>
       </c>
       <c r="B225" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C225" t="n">
         <v>135</v>
       </c>
       <c r="D225" t="s">
-        <v>685</v>
+        <v>562</v>
       </c>
       <c r="F225" t="s">
-        <v>540</v>
+        <v>465</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
-        <v>748</v>
+        <v>811</v>
       </c>
       <c r="B226" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C226" t="n">
         <v>134</v>
       </c>
       <c r="D226" t="s">
-        <v>559</v>
+        <v>737</v>
       </c>
       <c r="F226" t="s">
-        <v>540</v>
+        <v>465</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" t="s">
-        <v>357</v>
+        <v>449</v>
       </c>
       <c r="B227" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C227" t="n">
         <v>133</v>
       </c>
       <c r="D227" t="s">
-        <v>643</v>
+        <v>58</v>
       </c>
       <c r="F227" t="s">
-        <v>540</v>
+        <v>465</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" t="s">
-        <v>533</v>
+        <v>35</v>
       </c>
       <c r="B228" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C228" t="n">
         <v>132</v>
       </c>
       <c r="D228" t="s">
-        <v>99</v>
+        <v>690</v>
       </c>
       <c r="F228" t="s">
-        <v>540</v>
+        <v>465</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" t="s">
-        <v>296</v>
+        <v>60</v>
       </c>
       <c r="B229" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C229" t="n">
         <v>131</v>
       </c>
       <c r="D229" t="s">
-        <v>569</v>
+        <v>299</v>
       </c>
       <c r="F229" t="s">
-        <v>694</v>
+        <v>372</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" t="s">
-        <v>348</v>
+        <v>393</v>
       </c>
       <c r="B230" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C230" t="n">
         <v>130</v>
       </c>
       <c r="D230" t="s">
-        <v>523</v>
+        <v>355</v>
       </c>
       <c r="F230" t="s">
-        <v>540</v>
+        <v>465</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
-        <v>602</v>
+        <v>176</v>
       </c>
       <c r="B231" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C231" t="n">
         <v>129</v>
       </c>
       <c r="D231" t="s">
-        <v>364</v>
+        <v>590</v>
       </c>
       <c r="F231" t="s">
-        <v>694</v>
+        <v>372</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
-        <v>122</v>
+        <v>675</v>
       </c>
       <c r="B232" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C232" t="n">
         <v>128</v>
       </c>
       <c r="D232" t="s">
-        <v>111</v>
+        <v>2</v>
       </c>
       <c r="F232" t="s">
-        <v>540</v>
+        <v>465</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
-        <v>281</v>
+        <v>147</v>
       </c>
       <c r="B233" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C233" t="n">
         <v>127</v>
       </c>
       <c r="D233" t="s">
-        <v>274</v>
+        <v>21</v>
       </c>
       <c r="F233" t="s">
-        <v>694</v>
+        <v>372</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
-        <v>162</v>
+        <v>435</v>
       </c>
       <c r="B234" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C234" t="n">
         <v>126</v>
       </c>
       <c r="D234" t="s">
-        <v>106</v>
+        <v>723</v>
       </c>
       <c r="F234" t="s">
-        <v>694</v>
+        <v>372</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
-        <v>821</v>
+        <v>375</v>
       </c>
       <c r="B235" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C235" t="n">
         <v>125</v>
       </c>
       <c r="D235" t="s">
-        <v>181</v>
+        <v>540</v>
       </c>
       <c r="F235" t="s">
-        <v>540</v>
+        <v>465</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
-        <v>117</v>
+        <v>436</v>
       </c>
       <c r="B236" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C236" t="n">
         <v>124</v>
       </c>
       <c r="D236" t="s">
-        <v>427</v>
+        <v>139</v>
       </c>
       <c r="F236" t="s">
-        <v>540</v>
+        <v>465</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
-        <v>110</v>
+        <v>398</v>
       </c>
       <c r="B237" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C237" t="n">
         <v>123</v>
       </c>
       <c r="D237" t="s">
-        <v>524</v>
+        <v>103</v>
       </c>
       <c r="F237" t="s">
-        <v>694</v>
+        <v>372</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
-        <v>585</v>
+        <v>327</v>
       </c>
       <c r="B238" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C238" t="n">
         <v>122</v>
       </c>
       <c r="D238" t="s">
-        <v>465</v>
+        <v>501</v>
       </c>
       <c r="F238" t="s">
-        <v>694</v>
+        <v>372</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
-        <v>574</v>
+        <v>39</v>
       </c>
       <c r="B239" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C239" t="n">
         <v>121</v>
       </c>
       <c r="D239" t="s">
-        <v>375</v>
+        <v>600</v>
       </c>
       <c r="F239" t="s">
-        <v>694</v>
+        <v>372</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
-        <v>380</v>
+        <v>42</v>
       </c>
       <c r="B240" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C240" t="n">
         <v>120</v>
       </c>
       <c r="D240" t="s">
-        <v>399</v>
+        <v>79</v>
       </c>
       <c r="F240" t="s">
-        <v>694</v>
+        <v>372</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
-        <v>763</v>
+        <v>725</v>
       </c>
       <c r="B241" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C241" t="n">
         <v>119</v>
       </c>
       <c r="D241" t="s">
-        <v>131</v>
+        <v>587</v>
       </c>
       <c r="F241" t="s">
-        <v>694</v>
+        <v>372</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
-        <v>662</v>
+        <v>753</v>
       </c>
       <c r="B242" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C242" t="n">
         <v>118</v>
       </c>
       <c r="D242" t="s">
-        <v>390</v>
+        <v>300</v>
       </c>
       <c r="F242" t="s">
-        <v>694</v>
+        <v>372</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
-        <v>326</v>
+        <v>73</v>
       </c>
       <c r="B243" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C243" t="n">
         <v>117</v>
       </c>
       <c r="D243" t="s">
-        <v>405</v>
+        <v>365</v>
       </c>
       <c r="F243" t="s">
-        <v>478</v>
+        <v>568</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
-        <v>132</v>
+        <v>224</v>
       </c>
       <c r="B244" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C244" t="n">
         <v>116</v>
       </c>
       <c r="D244" t="s">
-        <v>780</v>
+        <v>655</v>
       </c>
       <c r="F244" t="s">
-        <v>27</v>
+        <v>311</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
-        <v>80</v>
+        <v>156</v>
       </c>
       <c r="B245" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C245" t="n">
         <v>115</v>
       </c>
       <c r="D245" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F245" t="s">
-        <v>27</v>
+        <v>311</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
-        <v>586</v>
+        <v>545</v>
       </c>
       <c r="B246" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C246" t="n">
         <v>114</v>
       </c>
       <c r="D246" t="s">
-        <v>216</v>
+        <v>104</v>
       </c>
       <c r="F246" t="s">
-        <v>834</v>
+        <v>177</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
-        <v>26</v>
+        <v>824</v>
       </c>
       <c r="B247" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C247" t="n">
         <v>113</v>
       </c>
       <c r="D247" t="s">
-        <v>411</v>
+        <v>704</v>
       </c>
       <c r="F247" t="s">
-        <v>27</v>
+        <v>311</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
-        <v>152</v>
+        <v>38</v>
       </c>
       <c r="B248" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C248" t="n">
         <v>112</v>
       </c>
       <c r="D248" t="s">
-        <v>567</v>
+        <v>82</v>
       </c>
       <c r="F248" t="s">
-        <v>27</v>
+        <v>311</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
-        <v>452</v>
+        <v>700</v>
       </c>
       <c r="B249" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C249" t="n">
         <v>111</v>
       </c>
       <c r="D249" t="s">
-        <v>555</v>
+        <v>296</v>
       </c>
       <c r="F249" t="s">
-        <v>87</v>
+        <v>22</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="B250" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C250" t="n">
         <v>110</v>
       </c>
       <c r="D250" t="s">
-        <v>699</v>
+        <v>346</v>
       </c>
       <c r="F250" t="s">
-        <v>535</v>
+        <v>410</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
-        <v>308</v>
+        <v>744</v>
       </c>
       <c r="B251" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C251" t="n">
         <v>109</v>
       </c>
       <c r="D251" t="s">
-        <v>330</v>
+        <v>321</v>
       </c>
       <c r="F251" t="s">
-        <v>535</v>
+        <v>410</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
-        <v>406</v>
+        <v>702</v>
       </c>
       <c r="B252" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C252" t="n">
         <v>108</v>
       </c>
       <c r="D252" t="s">
-        <v>210</v>
+        <v>52</v>
       </c>
       <c r="F252" t="s">
-        <v>146</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
-        <v>120</v>
+        <v>617</v>
       </c>
       <c r="B253" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C253" t="n">
         <v>107</v>
       </c>
       <c r="D253" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="F253" t="s">
-        <v>535</v>
+        <v>410</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
-        <v>231</v>
+        <v>196</v>
       </c>
       <c r="B254" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C254" t="n">
         <v>106</v>
       </c>
       <c r="D254" t="s">
-        <v>446</v>
+        <v>762</v>
       </c>
       <c r="F254" t="s">
-        <v>535</v>
+        <v>410</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
-        <v>588</v>
+        <v>819</v>
       </c>
       <c r="B255" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C255" t="n">
         <v>105</v>
       </c>
       <c r="D255" t="s">
-        <v>340</v>
+        <v>740</v>
       </c>
       <c r="F255" t="s">
-        <v>535</v>
+        <v>410</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
-        <v>670</v>
+        <v>726</v>
       </c>
       <c r="B256" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C256" t="n">
         <v>104</v>
       </c>
       <c r="D256" t="s">
-        <v>173</v>
+        <v>157</v>
       </c>
       <c r="F256" t="s">
-        <v>279</v>
+        <v>703</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
-        <v>525</v>
+        <v>847</v>
       </c>
       <c r="B257" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C257" t="n">
         <v>103</v>
       </c>
       <c r="D257" t="s">
-        <v>787</v>
+        <v>662</v>
       </c>
       <c r="F257" t="s">
-        <v>23</v>
+        <v>112</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
-        <v>621</v>
+        <v>536</v>
       </c>
       <c r="B258" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C258" t="n">
         <v>102</v>
       </c>
       <c r="D258" t="s">
-        <v>671</v>
+        <v>631</v>
       </c>
       <c r="F258" t="s">
-        <v>23</v>
+        <v>112</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
-        <v>710</v>
+        <v>604</v>
       </c>
       <c r="B259" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C259" t="n">
         <v>101</v>
       </c>
       <c r="D259" t="s">
-        <v>750</v>
+        <v>541</v>
       </c>
       <c r="F259" t="s">
-        <v>23</v>
+        <v>112</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
-        <v>6</v>
+        <v>549</v>
       </c>
       <c r="B260" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C260" t="n">
         <v>100</v>
       </c>
       <c r="D260" t="s">
-        <v>618</v>
+        <v>826</v>
       </c>
       <c r="F260" t="s">
-        <v>718</v>
+        <v>6</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
-        <v>807</v>
+        <v>580</v>
       </c>
       <c r="B261" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C261" t="n">
         <v>99</v>
       </c>
       <c r="D261" t="s">
-        <v>682</v>
+        <v>150</v>
       </c>
       <c r="F261" t="s">
-        <v>279</v>
+        <v>703</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
-        <v>617</v>
+        <v>430</v>
       </c>
       <c r="B262" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C262" t="n">
         <v>98</v>
       </c>
       <c r="D262" t="s">
-        <v>462</v>
+        <v>709</v>
       </c>
       <c r="F262" t="s">
-        <v>8</v>
+        <v>239</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
-        <v>278</v>
+        <v>234</v>
       </c>
       <c r="B263" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C263" t="n">
         <v>97</v>
       </c>
       <c r="D263" t="s">
-        <v>714</v>
+        <v>836</v>
       </c>
       <c r="F263" t="s">
-        <v>718</v>
+        <v>6</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
-        <v>253</v>
+        <v>289</v>
       </c>
       <c r="B264" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C264" t="n">
         <v>96</v>
       </c>
       <c r="D264" t="s">
-        <v>784</v>
+        <v>116</v>
       </c>
       <c r="F264" t="s">
-        <v>718</v>
+        <v>6</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
-        <v>215</v>
+        <v>438</v>
       </c>
       <c r="B265" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C265" t="n">
         <v>95</v>
       </c>
       <c r="D265" t="s">
-        <v>220</v>
+        <v>205</v>
       </c>
       <c r="F265" t="s">
-        <v>88</v>
+        <v>553</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
-        <v>512</v>
+        <v>356</v>
       </c>
       <c r="B266" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C266" t="n">
         <v>94</v>
       </c>
       <c r="D266" t="s">
-        <v>74</v>
+        <v>808</v>
       </c>
       <c r="F266" t="s">
-        <v>190</v>
+        <v>241</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
-        <v>799</v>
+        <v>17</v>
       </c>
       <c r="B267" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C267" t="n">
         <v>93</v>
       </c>
       <c r="D267" t="s">
-        <v>703</v>
+        <v>200</v>
       </c>
       <c r="F267" t="s">
-        <v>133</v>
+        <v>255</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
-        <v>566</v>
+        <v>756</v>
       </c>
       <c r="B268" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C268" t="n">
         <v>92</v>
       </c>
       <c r="D268" t="s">
-        <v>257</v>
+        <v>809</v>
       </c>
       <c r="F268" t="s">
-        <v>517</v>
+        <v>141</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
-        <v>609</v>
+        <v>502</v>
       </c>
       <c r="B269" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C269" t="n">
         <v>91</v>
       </c>
       <c r="D269" t="s">
-        <v>790</v>
+        <v>89</v>
       </c>
       <c r="F269" t="s">
-        <v>517</v>
+        <v>141</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="B270" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C270" t="n">
         <v>90</v>
       </c>
       <c r="D270" t="s">
-        <v>115</v>
+        <v>623</v>
       </c>
       <c r="F270" t="s">
-        <v>517</v>
+        <v>141</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
-        <v>781</v>
+        <v>559</v>
       </c>
       <c r="B271" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C271" t="n">
         <v>89</v>
       </c>
       <c r="D271" t="s">
-        <v>678</v>
+        <v>163</v>
       </c>
       <c r="F271" t="s">
-        <v>517</v>
+        <v>141</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
-        <v>516</v>
+        <v>313</v>
       </c>
       <c r="B272" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C272" t="n">
         <v>88</v>
       </c>
       <c r="D272" t="s">
-        <v>480</v>
+        <v>304</v>
       </c>
       <c r="F272" t="s">
-        <v>517</v>
+        <v>141</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
-        <v>736</v>
+        <v>641</v>
       </c>
       <c r="B273" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C273" t="n">
         <v>87</v>
       </c>
       <c r="D273" t="s">
-        <v>315</v>
+        <v>739</v>
       </c>
       <c r="F273" t="s">
-        <v>517</v>
+        <v>141</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
-        <v>757</v>
+        <v>710</v>
       </c>
       <c r="B274" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C274" t="n">
         <v>86</v>
       </c>
       <c r="D274" t="s">
-        <v>530</v>
+        <v>271</v>
       </c>
       <c r="F274" t="s">
-        <v>517</v>
+        <v>141</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
-        <v>19</v>
+        <v>170</v>
       </c>
       <c r="B275" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C275" t="n">
         <v>85</v>
       </c>
       <c r="D275" t="s">
-        <v>201</v>
+        <v>771</v>
       </c>
       <c r="F275" t="s">
-        <v>517</v>
+        <v>141</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
-        <v>814</v>
+        <v>159</v>
       </c>
       <c r="B276" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C276" t="n">
         <v>84</v>
       </c>
       <c r="D276" t="s">
-        <v>495</v>
+        <v>564</v>
       </c>
       <c r="F276" t="s">
-        <v>517</v>
+        <v>141</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
-        <v>223</v>
+        <v>34</v>
       </c>
       <c r="B277" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C277" t="n">
         <v>83</v>
       </c>
       <c r="D277" t="s">
-        <v>419</v>
+        <v>376</v>
       </c>
       <c r="F277" t="s">
-        <v>517</v>
+        <v>141</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
-        <v>472</v>
+        <v>287</v>
       </c>
       <c r="B278" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C278" t="n">
         <v>82</v>
       </c>
       <c r="D278" t="s">
-        <v>71</v>
+        <v>207</v>
       </c>
       <c r="F278" t="s">
-        <v>8</v>
+        <v>239</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
-        <v>742</v>
+        <v>715</v>
       </c>
       <c r="B279" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C279" t="n">
         <v>81</v>
       </c>
       <c r="D279" t="s">
-        <v>287</v>
+        <v>350</v>
       </c>
       <c r="F279" t="s">
-        <v>853</v>
+        <v>514</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
-        <v>438</v>
+        <v>183</v>
       </c>
       <c r="B280" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C280" t="n">
         <v>80</v>
       </c>
       <c r="D280" t="s">
-        <v>661</v>
+        <v>217</v>
       </c>
       <c r="F280" t="s">
-        <v>853</v>
+        <v>514</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
-        <v>150</v>
+        <v>293</v>
       </c>
       <c r="B281" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C281" t="n">
         <v>79</v>
       </c>
       <c r="D281" t="s">
-        <v>174</v>
+        <v>542</v>
       </c>
       <c r="F281" t="s">
-        <v>355</v>
+        <v>143</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
-        <v>351</v>
+        <v>777</v>
       </c>
       <c r="B282" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C282" t="n">
         <v>78</v>
       </c>
       <c r="D282" t="s">
-        <v>691</v>
+        <v>440</v>
       </c>
       <c r="F282" t="s">
-        <v>611</v>
+        <v>757</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
-        <v>82</v>
+        <v>161</v>
       </c>
       <c r="B283" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C283" t="n">
         <v>77</v>
       </c>
       <c r="D283" t="s">
-        <v>600</v>
+        <v>458</v>
       </c>
       <c r="F283" t="s">
-        <v>611</v>
+        <v>757</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
-        <v>378</v>
+        <v>222</v>
       </c>
       <c r="B284" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C284" t="n">
         <v>76</v>
       </c>
       <c r="D284" t="s">
-        <v>130</v>
+        <v>403</v>
       </c>
       <c r="F284" t="s">
-        <v>611</v>
+        <v>757</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
-        <v>123</v>
+        <v>507</v>
       </c>
       <c r="B285" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C285" t="n">
         <v>75</v>
       </c>
       <c r="D285" t="s">
-        <v>631</v>
+        <v>639</v>
       </c>
       <c r="F285" t="s">
-        <v>611</v>
+        <v>757</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
-        <v>818</v>
+        <v>565</v>
       </c>
       <c r="B286" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C286" t="n">
         <v>74</v>
       </c>
       <c r="D286" t="s">
-        <v>466</v>
+        <v>206</v>
       </c>
       <c r="F286" t="s">
-        <v>611</v>
+        <v>757</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
-        <v>816</v>
+        <v>41</v>
       </c>
       <c r="B287" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C287" t="n">
         <v>73</v>
       </c>
       <c r="D287" t="s">
-        <v>460</v>
+        <v>344</v>
       </c>
       <c r="F287" t="s">
-        <v>611</v>
+        <v>757</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
-        <v>825</v>
+        <v>323</v>
       </c>
       <c r="B288" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C288" t="n">
         <v>72</v>
       </c>
       <c r="D288" t="s">
-        <v>404</v>
+        <v>439</v>
       </c>
       <c r="F288" t="s">
-        <v>611</v>
+        <v>757</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
-        <v>584</v>
+        <v>628</v>
       </c>
       <c r="B289" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C289" t="n">
         <v>71</v>
       </c>
       <c r="D289" t="s">
-        <v>593</v>
+        <v>523</v>
       </c>
       <c r="F289" t="s">
-        <v>345</v>
+        <v>670</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
-        <v>223</v>
+        <v>34</v>
       </c>
       <c r="B290" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C290" t="n">
         <v>70</v>
       </c>
       <c r="D290" t="s">
-        <v>579</v>
+        <v>308</v>
       </c>
       <c r="F290" t="s">
-        <v>93</v>
+        <v>640</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
-        <v>831</v>
+        <v>93</v>
       </c>
       <c r="B291" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C291" t="n">
         <v>69</v>
       </c>
       <c r="D291" t="s">
-        <v>587</v>
+        <v>358</v>
       </c>
       <c r="F291" t="s">
-        <v>611</v>
+        <v>757</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
-        <v>149</v>
+        <v>391</v>
       </c>
       <c r="B292" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C292" t="n">
         <v>68</v>
       </c>
       <c r="D292" t="s">
-        <v>739</v>
+        <v>482</v>
       </c>
       <c r="F292" t="s">
-        <v>611</v>
+        <v>757</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
-        <v>457</v>
+        <v>787</v>
       </c>
       <c r="B293" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C293" t="n">
         <v>67</v>
       </c>
       <c r="D293" t="s">
-        <v>502</v>
+        <v>467</v>
       </c>
       <c r="F293" t="s">
-        <v>611</v>
+        <v>757</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
-        <v>376</v>
+        <v>291</v>
       </c>
       <c r="B294" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C294" t="n">
         <v>66</v>
       </c>
       <c r="D294" t="s">
-        <v>789</v>
+        <v>108</v>
       </c>
       <c r="F294" t="s">
-        <v>611</v>
+        <v>757</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
-        <v>386</v>
+        <v>775</v>
       </c>
       <c r="B295" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C295" t="n">
         <v>65</v>
       </c>
       <c r="D295" t="s">
-        <v>526</v>
+        <v>390</v>
       </c>
       <c r="F295" t="s">
-        <v>611</v>
+        <v>757</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
-        <v>196</v>
+        <v>96</v>
       </c>
       <c r="B296" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C296" t="n">
         <v>64</v>
       </c>
       <c r="D296" t="s">
-        <v>683</v>
+        <v>528</v>
       </c>
       <c r="F296" t="s">
-        <v>355</v>
+        <v>143</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
-        <v>143</v>
+        <v>485</v>
       </c>
       <c r="B297" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C297" t="n">
         <v>63</v>
       </c>
       <c r="D297" t="s">
-        <v>509</v>
+        <v>463</v>
       </c>
       <c r="F297" t="s">
-        <v>355</v>
+        <v>143</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
-        <v>489</v>
+        <v>529</v>
       </c>
       <c r="B298" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C298" t="n">
         <v>62</v>
       </c>
       <c r="D298" t="s">
-        <v>377</v>
+        <v>585</v>
       </c>
       <c r="F298" t="s">
-        <v>611</v>
+        <v>757</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
-        <v>791</v>
+        <v>5</v>
       </c>
       <c r="B299" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C299" t="n">
         <v>61</v>
       </c>
       <c r="D299" t="s">
-        <v>573</v>
+        <v>290</v>
       </c>
       <c r="F299" t="s">
-        <v>345</v>
+        <v>670</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
-        <v>156</v>
+        <v>193</v>
       </c>
       <c r="B300" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C300" t="n">
         <v>60</v>
       </c>
       <c r="D300" t="s">
-        <v>697</v>
+        <v>425</v>
       </c>
       <c r="F300" t="s">
-        <v>345</v>
+        <v>670</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
-        <v>260</v>
+        <v>248</v>
       </c>
       <c r="B301" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C301" t="n">
         <v>59</v>
       </c>
       <c r="D301" t="s">
-        <v>837</v>
+        <v>269</v>
       </c>
       <c r="F301" t="s">
-        <v>345</v>
+        <v>670</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
-        <v>430</v>
+        <v>267</v>
       </c>
       <c r="B302" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C302" t="n">
         <v>58</v>
       </c>
       <c r="D302" t="s">
-        <v>746</v>
+        <v>706</v>
       </c>
       <c r="F302" t="s">
-        <v>622</v>
+        <v>798</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
-        <v>30</v>
+        <v>109</v>
       </c>
       <c r="B303" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C303" t="n">
         <v>57</v>
       </c>
       <c r="D303" t="s">
-        <v>599</v>
+        <v>497</v>
       </c>
       <c r="F303" t="s">
-        <v>622</v>
+        <v>798</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
-        <v>379</v>
+        <v>13</v>
       </c>
       <c r="B304" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C304" t="n">
         <v>56</v>
       </c>
       <c r="D304" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F304" t="s">
-        <v>622</v>
+        <v>798</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
-        <v>222</v>
+        <v>409</v>
       </c>
       <c r="B305" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C305" t="n">
         <v>55</v>
       </c>
       <c r="D305" t="s">
-        <v>672</v>
+        <v>784</v>
       </c>
       <c r="F305" t="s">
-        <v>622</v>
+        <v>798</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
-        <v>656</v>
+        <v>396</v>
       </c>
       <c r="B306" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C306" t="n">
         <v>54</v>
       </c>
       <c r="D306" t="s">
-        <v>619</v>
+        <v>506</v>
       </c>
       <c r="F306" t="s">
-        <v>622</v>
+        <v>798</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
-        <v>431</v>
+        <v>191</v>
       </c>
       <c r="B307" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C307" t="n">
         <v>53</v>
       </c>
       <c r="D307" t="s">
-        <v>95</v>
+        <v>114</v>
       </c>
       <c r="F307" t="s">
-        <v>622</v>
+        <v>798</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
-        <v>725</v>
+        <v>181</v>
       </c>
       <c r="B308" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C308" t="n">
         <v>52</v>
       </c>
       <c r="D308" t="s">
-        <v>623</v>
+        <v>804</v>
       </c>
       <c r="F308" t="s">
-        <v>596</v>
+        <v>516</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
-        <v>513</v>
+        <v>551</v>
       </c>
       <c r="B309" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C309" t="n">
         <v>51</v>
       </c>
       <c r="D309" t="s">
-        <v>275</v>
+        <v>543</v>
       </c>
       <c r="F309" t="s">
-        <v>845</v>
+        <v>202</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
-        <v>327</v>
+        <v>366</v>
       </c>
       <c r="B310" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C310" t="n">
         <v>50</v>
       </c>
       <c r="D310" t="s">
-        <v>546</v>
+        <v>137</v>
       </c>
       <c r="F310" t="s">
-        <v>845</v>
+        <v>202</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
-        <v>180</v>
+        <v>302</v>
       </c>
       <c r="B311" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C311" t="n">
         <v>49</v>
       </c>
       <c r="D311" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F311" t="s">
-        <v>511</v>
+        <v>654</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
-        <v>490</v>
+        <v>532</v>
       </c>
       <c r="B312" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C312" t="n">
         <v>48</v>
       </c>
       <c r="D312" t="s">
-        <v>225</v>
+        <v>531</v>
       </c>
       <c r="F312" t="s">
-        <v>276</v>
+        <v>98</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
-        <v>846</v>
+        <v>245</v>
       </c>
       <c r="B313" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C313" t="n">
         <v>47</v>
       </c>
       <c r="D313" t="s">
-        <v>86</v>
+        <v>500</v>
       </c>
       <c r="F313" t="s">
-        <v>741</v>
+        <v>172</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
-        <v>715</v>
+        <v>519</v>
       </c>
       <c r="B314" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C314" t="n">
         <v>46</v>
       </c>
       <c r="D314" t="s">
-        <v>558</v>
+        <v>154</v>
       </c>
       <c r="F314" t="s">
-        <v>741</v>
+        <v>172</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" t="s">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="B315" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C315" t="n">
         <v>45</v>
       </c>
       <c r="D315" t="s">
-        <v>450</v>
+        <v>475</v>
       </c>
       <c r="F315" t="s">
-        <v>723</v>
+        <v>44</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
-        <v>527</v>
+        <v>816</v>
       </c>
       <c r="B316" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C316" t="n">
         <v>44</v>
       </c>
       <c r="D316" t="s">
-        <v>803</v>
+        <v>671</v>
       </c>
       <c r="F316" t="s">
-        <v>252</v>
+        <v>483</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" t="s">
-        <v>165</v>
+        <v>555</v>
       </c>
       <c r="B317" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C317" t="n">
         <v>43</v>
       </c>
       <c r="D317" t="s">
-        <v>811</v>
+        <v>731</v>
       </c>
       <c r="F317" t="s">
-        <v>252</v>
+        <v>483</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" t="s">
-        <v>418</v>
+        <v>74</v>
       </c>
       <c r="B318" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C318" t="n">
         <v>42</v>
       </c>
       <c r="D318" t="s">
-        <v>197</v>
+        <v>592</v>
       </c>
       <c r="F318" t="s">
-        <v>252</v>
+        <v>483</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" t="s">
-        <v>119</v>
+        <v>560</v>
       </c>
       <c r="B319" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C319" t="n">
         <v>41</v>
       </c>
       <c r="D319" t="s">
-        <v>50</v>
+        <v>785</v>
       </c>
       <c r="F319" t="s">
-        <v>637</v>
+        <v>310</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
-        <v>735</v>
+        <v>33</v>
       </c>
       <c r="B320" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C320" t="n">
         <v>40</v>
       </c>
       <c r="D320" t="s">
-        <v>473</v>
+        <v>166</v>
       </c>
       <c r="F320" t="s">
-        <v>696</v>
+        <v>155</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
-        <v>69</v>
+        <v>420</v>
       </c>
       <c r="B321" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C321" t="n">
         <v>39</v>
       </c>
       <c r="D321" t="s">
-        <v>309</v>
+        <v>107</v>
       </c>
       <c r="F321" t="s">
-        <v>582</v>
+        <v>852</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
-        <v>16</v>
+        <v>81</v>
       </c>
       <c r="B322" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C322" t="n">
         <v>38</v>
       </c>
       <c r="D322" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="F322" t="s">
-        <v>582</v>
+        <v>852</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
-        <v>726</v>
+        <v>214</v>
       </c>
       <c r="B323" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C323" t="n">
         <v>37</v>
       </c>
       <c r="D323" t="s">
-        <v>195</v>
+        <v>791</v>
       </c>
       <c r="F323" t="s">
-        <v>582</v>
+        <v>852</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
-        <v>635</v>
+        <v>612</v>
       </c>
       <c r="B324" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C324" t="n">
         <v>36</v>
       </c>
       <c r="D324" t="s">
-        <v>576</v>
+        <v>399</v>
       </c>
       <c r="F324" t="s">
-        <v>582</v>
+        <v>852</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
-        <v>740</v>
+        <v>487</v>
       </c>
       <c r="B325" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C325" t="n">
         <v>35</v>
       </c>
       <c r="D325" t="s">
-        <v>185</v>
+        <v>616</v>
       </c>
       <c r="F325" t="s">
-        <v>582</v>
+        <v>852</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
-        <v>625</v>
+        <v>40</v>
       </c>
       <c r="B326" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C326" t="n">
         <v>34</v>
       </c>
       <c r="D326" t="s">
-        <v>606</v>
+        <v>322</v>
       </c>
       <c r="F326" t="s">
-        <v>582</v>
+        <v>852</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
-        <v>263</v>
+        <v>223</v>
       </c>
       <c r="B327" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C327" t="n">
         <v>33</v>
       </c>
       <c r="D327" t="s">
-        <v>778</v>
+        <v>821</v>
       </c>
       <c r="F327" t="s">
-        <v>582</v>
+        <v>852</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" t="s">
-        <v>67</v>
+        <v>384</v>
       </c>
       <c r="B328" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C328" t="n">
         <v>32</v>
       </c>
       <c r="D328" t="s">
-        <v>464</v>
+        <v>51</v>
       </c>
       <c r="F328" t="s">
-        <v>358</v>
+        <v>629</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
-        <v>841</v>
+        <v>621</v>
       </c>
       <c r="B329" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C329" t="n">
         <v>31</v>
       </c>
       <c r="D329" t="s">
-        <v>612</v>
+        <v>652</v>
       </c>
       <c r="F329" t="s">
-        <v>358</v>
+        <v>629</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
-        <v>568</v>
+        <v>758</v>
       </c>
       <c r="B330" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C330" t="n">
         <v>30</v>
       </c>
       <c r="D330" t="s">
-        <v>142</v>
+        <v>831</v>
       </c>
       <c r="F330" t="s">
-        <v>358</v>
+        <v>629</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" t="s">
-        <v>45</v>
+        <v>175</v>
       </c>
       <c r="B331" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C331" t="n">
         <v>29</v>
       </c>
       <c r="D331" t="s">
-        <v>328</v>
+        <v>614</v>
       </c>
       <c r="F331" t="s">
-        <v>358</v>
+        <v>629</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" t="s">
-        <v>147</v>
+        <v>546</v>
       </c>
       <c r="B332" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C332" t="n">
         <v>28</v>
       </c>
       <c r="D332" t="s">
-        <v>628</v>
+        <v>134</v>
       </c>
       <c r="F332" t="s">
-        <v>358</v>
+        <v>629</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" t="s">
-        <v>153</v>
+        <v>218</v>
       </c>
       <c r="B333" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C333" t="n">
         <v>27</v>
       </c>
       <c r="D333" t="s">
-        <v>819</v>
+        <v>135</v>
       </c>
       <c r="F333" t="s">
-        <v>358</v>
+        <v>629</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
-        <v>13</v>
+        <v>309</v>
       </c>
       <c r="B334" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C334" t="n">
         <v>26</v>
       </c>
       <c r="D334" t="s">
-        <v>21</v>
+        <v>338</v>
       </c>
       <c r="F334" t="s">
-        <v>358</v>
+        <v>629</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
-        <v>312</v>
+        <v>452</v>
       </c>
       <c r="B335" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C335" t="n">
         <v>25</v>
       </c>
       <c r="D335" t="s">
-        <v>708</v>
+        <v>353</v>
       </c>
       <c r="F335" t="s">
-        <v>358</v>
+        <v>629</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
-        <v>519</v>
+        <v>601</v>
       </c>
       <c r="B336" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C336" t="n">
         <v>24</v>
       </c>
       <c r="D336" t="s">
-        <v>229</v>
+        <v>411</v>
       </c>
       <c r="F336" t="s">
-        <v>358</v>
+        <v>629</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
-        <v>434</v>
+        <v>582</v>
       </c>
       <c r="B337" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C337" t="n">
         <v>23</v>
       </c>
       <c r="D337" t="s">
-        <v>503</v>
+        <v>776</v>
       </c>
       <c r="F337" t="s">
-        <v>358</v>
+        <v>629</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
-        <v>850</v>
+        <v>11</v>
       </c>
       <c r="B338" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C338" t="n">
         <v>22</v>
       </c>
       <c r="D338" t="s">
-        <v>657</v>
+        <v>367</v>
       </c>
       <c r="F338" t="s">
-        <v>358</v>
+        <v>629</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
-        <v>121</v>
+        <v>606</v>
       </c>
       <c r="B339" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C339" t="n">
         <v>21</v>
       </c>
       <c r="D339" t="s">
-        <v>815</v>
+        <v>105</v>
       </c>
       <c r="F339" t="s">
-        <v>358</v>
+        <v>629</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" t="s">
-        <v>594</v>
+        <v>829</v>
       </c>
       <c r="B340" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C340" t="n">
         <v>20</v>
       </c>
       <c r="D340" t="s">
-        <v>118</v>
+        <v>94</v>
       </c>
       <c r="F340" t="s">
-        <v>358</v>
+        <v>629</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" t="s">
-        <v>706</v>
+        <v>530</v>
       </c>
       <c r="B341" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C341" t="n">
         <v>19</v>
       </c>
       <c r="D341" t="s">
-        <v>717</v>
+        <v>65</v>
       </c>
       <c r="F341" t="s">
-        <v>358</v>
+        <v>629</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" t="s">
-        <v>125</v>
+        <v>320</v>
       </c>
       <c r="B342" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C342" t="n">
         <v>18</v>
       </c>
       <c r="D342" t="s">
-        <v>835</v>
+        <v>630</v>
       </c>
       <c r="F342" t="s">
-        <v>358</v>
+        <v>629</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" t="s">
-        <v>337</v>
+        <v>115</v>
       </c>
       <c r="B343" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C343" t="n">
         <v>17</v>
       </c>
       <c r="D343" t="s">
-        <v>194</v>
+        <v>101</v>
       </c>
       <c r="F343" t="s">
-        <v>358</v>
+        <v>629</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" t="s">
-        <v>171</v>
+        <v>680</v>
       </c>
       <c r="B344" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C344" t="n">
         <v>16</v>
       </c>
       <c r="D344" t="s">
-        <v>467</v>
+        <v>59</v>
       </c>
       <c r="F344" t="s">
-        <v>582</v>
+        <v>852</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" t="s">
-        <v>764</v>
+        <v>589</v>
       </c>
       <c r="B345" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C345" t="n">
         <v>15</v>
       </c>
       <c r="D345" t="s">
-        <v>291</v>
+        <v>477</v>
       </c>
       <c r="F345" t="s">
-        <v>769</v>
+        <v>850</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" t="s">
-        <v>534</v>
+        <v>822</v>
       </c>
       <c r="B346" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C346" t="n">
         <v>14</v>
       </c>
       <c r="D346" t="s">
-        <v>350</v>
+        <v>85</v>
       </c>
       <c r="F346" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" t="s">
-        <v>589</v>
+        <v>421</v>
       </c>
       <c r="B347" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C347" t="n">
         <v>13</v>
       </c>
       <c r="D347" t="s">
-        <v>842</v>
+        <v>789</v>
       </c>
       <c r="F347" t="s">
-        <v>823</v>
+        <v>354</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" t="s">
-        <v>556</v>
+        <v>448</v>
       </c>
       <c r="B348" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C348" t="n">
         <v>12</v>
       </c>
       <c r="D348" t="s">
-        <v>443</v>
+        <v>682</v>
       </c>
       <c r="F348" t="s">
-        <v>823</v>
+        <v>354</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" t="s">
-        <v>187</v>
+        <v>678</v>
       </c>
       <c r="B349" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C349" t="n">
         <v>11</v>
       </c>
       <c r="D349" t="s">
-        <v>400</v>
+        <v>657</v>
       </c>
       <c r="F349" t="s">
-        <v>823</v>
+        <v>354</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" t="s">
-        <v>786</v>
+        <v>412</v>
       </c>
       <c r="B350" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C350" t="n">
         <v>10</v>
       </c>
       <c r="D350" t="s">
-        <v>783</v>
+        <v>851</v>
       </c>
       <c r="F350" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" t="s">
-        <v>458</v>
+        <v>646</v>
       </c>
       <c r="B351" t="s">
-        <v>98</v>
+        <v>642</v>
       </c>
       <c r="C351" t="n">
         <v>10</v>
       </c>
       <c r="D351" t="s">
-        <v>396</v>
+        <v>534</v>
       </c>
       <c r="F351" t="s">
-        <v>426</v>
+        <v>190</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" t="s">
-        <v>518</v>
+        <v>665</v>
       </c>
       <c r="B352" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C352" t="n">
         <v>9</v>
       </c>
       <c r="D352" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="F352" t="s">
-        <v>499</v>
+        <v>151</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" t="s">
-        <v>520</v>
+        <v>264</v>
       </c>
       <c r="B353" t="s">
-        <v>98</v>
+        <v>642</v>
       </c>
       <c r="C353" t="n">
         <v>9</v>
       </c>
       <c r="D353" t="s">
-        <v>96</v>
+        <v>144</v>
       </c>
       <c r="F353" t="s">
-        <v>10</v>
+        <v>189</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" t="s">
-        <v>395</v>
+        <v>711</v>
       </c>
       <c r="B354" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C354" t="n">
         <v>8</v>
       </c>
       <c r="D354" t="s">
-        <v>300</v>
+        <v>120</v>
       </c>
       <c r="F354" t="s">
-        <v>499</v>
+        <v>151</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" t="s">
-        <v>284</v>
+        <v>751</v>
       </c>
       <c r="B355" t="s">
-        <v>98</v>
+        <v>642</v>
       </c>
       <c r="C355" t="n">
         <v>8</v>
       </c>
       <c r="D355" t="s">
-        <v>166</v>
+        <v>285</v>
       </c>
       <c r="F355" t="s">
-        <v>679</v>
+        <v>609</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" t="s">
-        <v>313</v>
+        <v>810</v>
       </c>
       <c r="B356" t="s">
-        <v>98</v>
+        <v>642</v>
       </c>
       <c r="C356" t="n">
         <v>7</v>
       </c>
       <c r="D356" t="s">
-        <v>186</v>
+        <v>219</v>
       </c>
       <c r="F356" t="s">
-        <v>547</v>
+        <v>830</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" t="s">
-        <v>256</v>
+        <v>524</v>
       </c>
       <c r="B357" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C357" t="n">
         <v>7</v>
       </c>
       <c r="D357" t="s">
-        <v>38</v>
+        <v>379</v>
       </c>
       <c r="F357" t="s">
-        <v>597</v>
+        <v>575</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" t="s">
-        <v>485</v>
+        <v>618</v>
       </c>
       <c r="B358" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C358" t="n">
         <v>6</v>
       </c>
       <c r="D358" t="s">
-        <v>658</v>
+        <v>676</v>
       </c>
       <c r="F358" t="s">
-        <v>684</v>
+        <v>174</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" t="s">
-        <v>772</v>
+        <v>473</v>
       </c>
       <c r="B359" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C359" t="n">
         <v>6</v>
       </c>
       <c r="D359" t="s">
-        <v>136</v>
+        <v>686</v>
       </c>
       <c r="F359" t="s">
-        <v>87</v>
+        <v>22</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" t="s">
-        <v>444</v>
+        <v>413</v>
       </c>
       <c r="B360" t="s">
-        <v>98</v>
+        <v>642</v>
       </c>
       <c r="C360" t="n">
         <v>5</v>
       </c>
       <c r="D360" t="s">
-        <v>494</v>
+        <v>212</v>
       </c>
       <c r="F360" t="s">
-        <v>285</v>
+        <v>689</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" t="s">
-        <v>649</v>
+        <v>347</v>
       </c>
       <c r="B361" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C361" t="n">
         <v>5</v>
       </c>
       <c r="D361" t="s">
-        <v>560</v>
+        <v>442</v>
       </c>
       <c r="F361" t="s">
-        <v>18</v>
+        <v>745</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" t="s">
-        <v>564</v>
+        <v>649</v>
       </c>
       <c r="B362" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C362" t="n">
         <v>4</v>
       </c>
       <c r="D362" t="s">
-        <v>417</v>
+        <v>128</v>
       </c>
       <c r="F362" t="s">
-        <v>301</v>
+        <v>92</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" t="s">
-        <v>439</v>
+        <v>687</v>
       </c>
       <c r="B363" t="s">
-        <v>98</v>
+        <v>642</v>
       </c>
       <c r="C363" t="n">
         <v>4</v>
       </c>
       <c r="D363" t="s">
-        <v>570</v>
+        <v>91</v>
       </c>
       <c r="F363" t="s">
-        <v>718</v>
+        <v>6</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" t="s">
-        <v>203</v>
+        <v>569</v>
       </c>
       <c r="B364" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C364" t="n">
         <v>3</v>
       </c>
       <c r="D364" t="s">
-        <v>768</v>
+        <v>488</v>
       </c>
       <c r="F364" t="s">
-        <v>188</v>
+        <v>782</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" t="s">
-        <v>415</v>
+        <v>714</v>
       </c>
       <c r="B365" t="s">
-        <v>98</v>
+        <v>642</v>
       </c>
       <c r="C365" t="n">
         <v>3</v>
       </c>
       <c r="D365" t="s">
-        <v>775</v>
+        <v>525</v>
       </c>
       <c r="F365" t="s">
-        <v>381</v>
+        <v>368</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" t="s">
-        <v>595</v>
+        <v>603</v>
       </c>
       <c r="B366" t="s">
-        <v>98</v>
+        <v>642</v>
       </c>
       <c r="C366" t="n">
         <v>2</v>
       </c>
       <c r="D366" t="s">
-        <v>39</v>
+        <v>187</v>
       </c>
       <c r="F366" t="s">
-        <v>645</v>
+        <v>820</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" t="s">
-        <v>267</v>
+        <v>741</v>
       </c>
       <c r="B367" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C367" t="n">
         <v>2</v>
       </c>
       <c r="D367" t="s">
-        <v>539</v>
+        <v>653</v>
       </c>
       <c r="F367" t="s">
-        <v>188</v>
+        <v>782</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" t="s">
-        <v>581</v>
+        <v>149</v>
       </c>
       <c r="B368" t="s">
-        <v>98</v>
+        <v>642</v>
       </c>
       <c r="C368" t="n">
         <v>1</v>
       </c>
       <c r="D368" t="s">
-        <v>428</v>
+        <v>416</v>
       </c>
       <c r="F368" t="s">
-        <v>355</v>
+        <v>143</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" t="s">
-        <v>536</v>
+        <v>566</v>
       </c>
       <c r="B369" t="s">
-        <v>721</v>
+        <v>461</v>
       </c>
       <c r="C369" t="n">
         <v>1</v>
       </c>
       <c r="D369" t="s">
-        <v>422</v>
+        <v>173</v>
       </c>
       <c r="F369" t="s">
-        <v>188</v>
+        <v>782</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>